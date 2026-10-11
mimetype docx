--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1348413498" name="Picture">
+                  <wp:docPr id="1048605888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1348413498" name="Picture"/>
+                          <pic:cNvPr id="1048605888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132057802" name="Picture">
+                  <wp:docPr id="1587686407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132057802" name="Picture"/>
+                          <pic:cNvPr id="1587686407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="241486741" name="Picture">
+                        <wp:docPr id="105441750" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="241486741" name="Picture"/>
+                                <pic:cNvPr id="105441750" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1367455900" name="Picture">
+                  <wp:docPr id="419535008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1367455900" name="Picture"/>
+                          <pic:cNvPr id="419535008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1480367327" name="Picture">
+                  <wp:docPr id="549439270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1480367327" name="Picture"/>
+                          <pic:cNvPr id="549439270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2130746219" name="Picture">
+                  <wp:docPr id="595841316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2130746219" name="Picture"/>
+                          <pic:cNvPr id="595841316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1650715866" name="Picture">
+                  <wp:docPr id="917584157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1650715866" name="Picture"/>
+                          <pic:cNvPr id="917584157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1675929863" name="Picture">
+                  <wp:docPr id="1572758361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1675929863" name="Picture"/>
+                          <pic:cNvPr id="1572758361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="232575569" name="Picture">
+                        <wp:docPr id="45695326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="232575569" name="Picture"/>
+                                <pic:cNvPr id="45695326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2144039198" name="Picture">
+                        <wp:docPr id="236319186" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2144039198" name="Picture"/>
+                                <pic:cNvPr id="236319186" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2034960109" name="Picture">
+                        <wp:docPr id="1178520871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2034960109" name="Picture"/>
+                                <pic:cNvPr id="1178520871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1597149926" name="Picture">
+                        <wp:docPr id="602963510" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1597149926" name="Picture"/>
+                                <pic:cNvPr id="602963510" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1826697225" name="Picture">
+                        <wp:docPr id="1633007519" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1826697225" name="Picture"/>
+                                <pic:cNvPr id="1633007519" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2009493840" name="Picture">
+                        <wp:docPr id="1091599903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2009493840" name="Picture"/>
+                                <pic:cNvPr id="1091599903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="500946756" name="Picture">
+                        <wp:docPr id="1384717348" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="500946756" name="Picture"/>
+                                <pic:cNvPr id="1384717348" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1014499050" name="Picture">
+                        <wp:docPr id="1350593674" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1014499050" name="Picture"/>
+                                <pic:cNvPr id="1350593674" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1351240041" name="Picture">
+                        <wp:docPr id="1628106934" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1351240041" name="Picture"/>
+                                <pic:cNvPr id="1628106934" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="914428526" name="Picture">
+                        <wp:docPr id="1149325377" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="914428526" name="Picture"/>
+                                <pic:cNvPr id="1149325377" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1710178951" name="Picture">
+                        <wp:docPr id="1134775378" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1710178951" name="Picture"/>
+                                <pic:cNvPr id="1134775378" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1971161595" name="Picture">
+                        <wp:docPr id="1807569501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1971161595" name="Picture"/>
+                                <pic:cNvPr id="1807569501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2022919526" name="Picture">
+                        <wp:docPr id="971015211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2022919526" name="Picture"/>
+                                <pic:cNvPr id="971015211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="579121949" name="Picture">
+                        <wp:docPr id="373181951" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="579121949" name="Picture"/>
+                                <pic:cNvPr id="373181951" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="288858346" name="Picture">
+                        <wp:docPr id="1964699835" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="288858346" name="Picture"/>
+                                <pic:cNvPr id="1964699835" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565006353" name="Picture">
+                  <wp:docPr id="1442774059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565006353" name="Picture"/>
+                          <pic:cNvPr id="1442774059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="961613100" name="Picture">
+                  <wp:docPr id="1056280506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="961613100" name="Picture"/>
+                          <pic:cNvPr id="1056280506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1642223839" name="Picture">
+                  <wp:docPr id="1350050450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1642223839" name="Picture"/>
+                          <pic:cNvPr id="1350050450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1418238205" name="Picture">
+                  <wp:docPr id="1829913160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1418238205" name="Picture"/>
+                          <pic:cNvPr id="1829913160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="934707158" name="Picture">
+                  <wp:docPr id="46057464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="934707158" name="Picture"/>
+                          <pic:cNvPr id="46057464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="364664250" name="Picture">
+                  <wp:docPr id="1295332843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="364664250" name="Picture"/>
+                          <pic:cNvPr id="1295332843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="257679488" name="Picture">
+                        <wp:docPr id="1724195028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="257679488" name="Picture"/>
+                                <pic:cNvPr id="1724195028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="834551460" name="Picture">
+                        <wp:docPr id="1376551826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="834551460" name="Picture"/>
+                                <pic:cNvPr id="1376551826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868299713" name="Picture">
+                  <wp:docPr id="45309935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868299713" name="Picture"/>
+                          <pic:cNvPr id="45309935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2108958882" name="Picture">
+                  <wp:docPr id="1670125554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2108958882" name="Picture"/>
+                          <pic:cNvPr id="1670125554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035952814" name="Picture">
+                  <wp:docPr id="1437206530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035952814" name="Picture"/>
+                          <pic:cNvPr id="1437206530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1490225535" name="Picture">
+                  <wp:docPr id="333847821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1490225535" name="Picture"/>
+                          <pic:cNvPr id="333847821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="909295412" name="Picture">
+                  <wp:docPr id="362123953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="909295412" name="Picture"/>
+                          <pic:cNvPr id="362123953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202179251" name="Picture">
+                  <wp:docPr id="1995375872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202179251" name="Picture"/>
+                          <pic:cNvPr id="1995375872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24708,57 +24708,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="871514202" name="Picture">
+                        <wp:docPr id="131017367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="871514202" name="Picture"/>
+                                <pic:cNvPr id="131017367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26097,57 +26097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1468974093" name="Picture">
+                  <wp:docPr id="159836267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1468974093" name="Picture"/>
+                          <pic:cNvPr id="159836267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26186,57 +26186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1494741800" name="Picture">
+                  <wp:docPr id="1691003821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1494741800" name="Picture"/>
+                          <pic:cNvPr id="1691003821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26830,57 +26830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="26904109" name="Picture">
+                  <wp:docPr id="1044301353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="26904109" name="Picture"/>
+                          <pic:cNvPr id="1044301353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27828,57 +27828,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305520417" name="Picture">
+                  <wp:docPr id="423848533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305520417" name="Picture"/>
+                          <pic:cNvPr id="423848533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27931,57 +27931,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1285662992" name="Picture">
+                  <wp:docPr id="381695965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1285662992" name="Picture"/>
+                          <pic:cNvPr id="381695965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29308,57 +29308,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="511510799" name="Picture">
+                  <wp:docPr id="1010087013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="511510799" name="Picture"/>
+                          <pic:cNvPr id="1010087013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30451,57 +30451,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1291872428" name="Picture">
+                        <wp:docPr id="1364115923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1291872428" name="Picture"/>
+                                <pic:cNvPr id="1364115923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31812,57 +31812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="994260338" name="Picture">
+                  <wp:docPr id="1212207107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="994260338" name="Picture"/>
+                          <pic:cNvPr id="1212207107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31901,57 +31901,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1244672753" name="Picture">
+                  <wp:docPr id="189336048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1244672753" name="Picture"/>
+                          <pic:cNvPr id="189336048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32545,57 +32545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005171257" name="Picture">
+                  <wp:docPr id="661122049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005171257" name="Picture"/>
+                          <pic:cNvPr id="661122049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33543,57 +33543,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135101871" name="Picture">
+                  <wp:docPr id="316198220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135101871" name="Picture"/>
+                          <pic:cNvPr id="316198220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33646,57 +33646,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="476947831" name="Picture">
+                  <wp:docPr id="1288208416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="476947831" name="Picture"/>
+                          <pic:cNvPr id="1288208416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35023,57 +35023,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="591202000" name="Picture">
+                  <wp:docPr id="1643854992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="591202000" name="Picture"/>
+                          <pic:cNvPr id="1643854992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36166,57 +36166,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="270004839" name="Picture">
+                        <wp:docPr id="1451001002" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="270004839" name="Picture"/>
+                                <pic:cNvPr id="1451001002" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37565,57 +37565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="520406868" name="Picture">
+                  <wp:docPr id="8186918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="520406868" name="Picture"/>
+                          <pic:cNvPr id="8186918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37654,57 +37654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="808421913" name="Picture">
+                  <wp:docPr id="840393047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="808421913" name="Picture"/>
+                          <pic:cNvPr id="840393047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38307,57 +38307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349601226" name="Picture">
+                  <wp:docPr id="93397801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349601226" name="Picture"/>
+                          <pic:cNvPr id="93397801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39332,57 +39332,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1754480363" name="Picture">
+                  <wp:docPr id="1182299878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1754480363" name="Picture"/>
+                          <pic:cNvPr id="1182299878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39444,57 +39444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1325590230" name="Picture">
+                  <wp:docPr id="933359855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1325590230" name="Picture"/>
+                          <pic:cNvPr id="933359855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41468,57 +41468,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350294042" name="Picture">
+                  <wp:docPr id="377249787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350294042" name="Picture"/>
+                          <pic:cNvPr id="377249787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42786,57 +42786,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1113423902" name="Picture">
+                        <wp:docPr id="1581242254" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1113423902" name="Picture"/>
+                                <pic:cNvPr id="1581242254" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44441,57 +44441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1343808711" name="Picture">
+                  <wp:docPr id="1047728821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1343808711" name="Picture"/>
+                          <pic:cNvPr id="1047728821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44521,57 +44521,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1296874604" name="Picture">
+                  <wp:docPr id="896690429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1296874604" name="Picture"/>
+                          <pic:cNvPr id="896690429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45027,57 +45027,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="306088339" name="Picture">
+                  <wp:docPr id="2042313003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="306088339" name="Picture"/>
+                          <pic:cNvPr id="2042313003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47145,57 +47145,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183849838" name="Picture">
+                  <wp:docPr id="265040705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183849838" name="Picture"/>
+                          <pic:cNvPr id="265040705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47225,57 +47225,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="969901301" name="Picture">
+                  <wp:docPr id="550295561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="969901301" name="Picture"/>
+                          <pic:cNvPr id="550295561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47713,57 +47713,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="995997765" name="Picture">
+                  <wp:docPr id="1678324920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="995997765" name="Picture"/>
+                          <pic:cNvPr id="1678324920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>