--- v0 (2026-08-19)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2085438605" name="Picture">
+                  <wp:docPr id="733199137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2085438605" name="Picture"/>
+                          <pic:cNvPr id="733199137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425205129" name="Picture">
+                  <wp:docPr id="1520455218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425205129" name="Picture"/>
+                          <pic:cNvPr id="1520455218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1362908973" name="Picture">
+                        <wp:docPr id="981801552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1362908973" name="Picture"/>
+                                <pic:cNvPr id="981801552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1892902747" name="Picture">
+                  <wp:docPr id="674435619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1892902747" name="Picture"/>
+                          <pic:cNvPr id="674435619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1326775738" name="Picture">
+                  <wp:docPr id="157782160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1326775738" name="Picture"/>
+                          <pic:cNvPr id="157782160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858770554" name="Picture">
+                  <wp:docPr id="196808750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858770554" name="Picture"/>
+                          <pic:cNvPr id="196808750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="864322817" name="Picture">
+                  <wp:docPr id="1594462052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="864322817" name="Picture"/>
+                          <pic:cNvPr id="1594462052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1243159595" name="Picture">
+                  <wp:docPr id="972703184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1243159595" name="Picture"/>
+                          <pic:cNvPr id="972703184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1667953438" name="Picture">
+                        <wp:docPr id="1226637509" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1667953438" name="Picture"/>
+                                <pic:cNvPr id="1226637509" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2001915212" name="Picture">
+                        <wp:docPr id="306321300" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2001915212" name="Picture"/>
+                                <pic:cNvPr id="306321300" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1100599812" name="Picture">
+                        <wp:docPr id="1578596651" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1100599812" name="Picture"/>
+                                <pic:cNvPr id="1578596651" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1115729836" name="Picture">
+                        <wp:docPr id="695276558" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1115729836" name="Picture"/>
+                                <pic:cNvPr id="695276558" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="879126183" name="Picture">
+                        <wp:docPr id="1698191858" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="879126183" name="Picture"/>
+                                <pic:cNvPr id="1698191858" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="935331234" name="Picture">
+                        <wp:docPr id="1137077620" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="935331234" name="Picture"/>
+                                <pic:cNvPr id="1137077620" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="10402553" name="Picture">
+                        <wp:docPr id="2143643318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="10402553" name="Picture"/>
+                                <pic:cNvPr id="2143643318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1545750273" name="Picture">
+                        <wp:docPr id="1584288100" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1545750273" name="Picture"/>
+                                <pic:cNvPr id="1584288100" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="855541618" name="Picture">
+                        <wp:docPr id="363171992" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="855541618" name="Picture"/>
+                                <pic:cNvPr id="363171992" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1915292593" name="Picture">
+                        <wp:docPr id="834937351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1915292593" name="Picture"/>
+                                <pic:cNvPr id="834937351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="261686407" name="Picture">
+                        <wp:docPr id="2099403272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="261686407" name="Picture"/>
+                                <pic:cNvPr id="2099403272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="98391841" name="Picture">
+                        <wp:docPr id="269019132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="98391841" name="Picture"/>
+                                <pic:cNvPr id="269019132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1392399646" name="Picture">
+                  <wp:docPr id="1029576730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1392399646" name="Picture"/>
+                          <pic:cNvPr id="1029576730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277964014" name="Picture">
+                  <wp:docPr id="1075348255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277964014" name="Picture"/>
+                          <pic:cNvPr id="1075348255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="374800599" name="Picture">
+                  <wp:docPr id="808329957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="374800599" name="Picture"/>
+                          <pic:cNvPr id="808329957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2142654936" name="Picture">
+                  <wp:docPr id="1630740301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2142654936" name="Picture"/>
+                          <pic:cNvPr id="1630740301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1559257336" name="Picture">
+                  <wp:docPr id="663663019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1559257336" name="Picture"/>
+                          <pic:cNvPr id="663663019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="980082491" name="Picture">
+                  <wp:docPr id="259598203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="980082491" name="Picture"/>
+                          <pic:cNvPr id="259598203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1868605927" name="Picture">
+                        <wp:docPr id="1521714953" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1868605927" name="Picture"/>
+                                <pic:cNvPr id="1521714953" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144019891" name="Picture">
+                  <wp:docPr id="961887335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144019891" name="Picture"/>
+                          <pic:cNvPr id="961887335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="937664767" name="Picture">
+                  <wp:docPr id="454731224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="937664767" name="Picture"/>
+                          <pic:cNvPr id="454731224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571166325" name="Picture">
+                  <wp:docPr id="1566044797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571166325" name="Picture"/>
+                          <pic:cNvPr id="1566044797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1453992658" name="Picture">
+                  <wp:docPr id="1674669090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1453992658" name="Picture"/>
+                          <pic:cNvPr id="1674669090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="174925346" name="Picture">
+                  <wp:docPr id="634285059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="174925346" name="Picture"/>
+                          <pic:cNvPr id="634285059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1720843147" name="Picture">
+                  <wp:docPr id="1326308562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1720843147" name="Picture"/>
+                          <pic:cNvPr id="1326308562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21660,51 +21660,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="1100"/>
+          <w:trHeight w:hRule="atLeast" w:val="1500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="928732665" name="Picture">
+                        <wp:docPr id="2074326326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="928732665" name="Picture"/>
+                                <pic:cNvPr id="2074326326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22218,51 +22218,51 @@
                     <w:t xml:space="preserve">Dans son Dossier Départemental des Risques Majeurs (DDRM), la préfecture a classé votre commune à risque pour les aléas et sous aléas :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="200"/>
+                <w:trHeight w:hRule="atLeast" w:val="600"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -22288,50 +22288,54 @@
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:ind/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:color w:val="0063CB"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Séisme</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">Inondation</w:t>
+                    <w:br/>
+                    <w:t xml:space="preserve">  Par submersion marine</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
@@ -22935,57 +22939,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="607599530" name="Picture">
+                        <wp:docPr id="513872026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="607599530" name="Picture"/>
+                                <pic:cNvPr id="513872026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23555,51 +23559,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="2860"/>
+          <w:trHeight w:hRule="exact" w:val="2460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -24324,57 +24328,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227769416" name="Picture">
+                  <wp:docPr id="2026708093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227769416" name="Picture"/>
+                          <pic:cNvPr id="2026708093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895577330" name="Picture">
+                  <wp:docPr id="460851521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895577330" name="Picture"/>
+                          <pic:cNvPr id="460851521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25061,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="736903096" name="Picture">
+                  <wp:docPr id="1006358276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="736903096" name="Picture"/>
+                          <pic:cNvPr id="1006358276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26059,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1033237737" name="Picture">
+                  <wp:docPr id="1865720492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1033237737" name="Picture"/>
+                          <pic:cNvPr id="1865720492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1079875841" name="Picture">
+                  <wp:docPr id="870938415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1079875841" name="Picture"/>
+                          <pic:cNvPr id="870938415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27539,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698407913" name="Picture">
+                  <wp:docPr id="1635593104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698407913" name="Picture"/>
+                          <pic:cNvPr id="1635593104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28682,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2130791885" name="Picture">
+                        <wp:docPr id="909548719" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2130791885" name="Picture"/>
+                                <pic:cNvPr id="909548719" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30043,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1194179369" name="Picture">
+                  <wp:docPr id="1042223186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1194179369" name="Picture"/>
+                          <pic:cNvPr id="1042223186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30132,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="463278687" name="Picture">
+                  <wp:docPr id="205264542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="463278687" name="Picture"/>
+                          <pic:cNvPr id="205264542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30776,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311027726" name="Picture">
+                  <wp:docPr id="619198880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311027726" name="Picture"/>
+                          <pic:cNvPr id="619198880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31774,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="432603912" name="Picture">
+                  <wp:docPr id="130163178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="432603912" name="Picture"/>
+                          <pic:cNvPr id="130163178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31877,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1185002620" name="Picture">
+                  <wp:docPr id="310786512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1185002620" name="Picture"/>
+                          <pic:cNvPr id="310786512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33254,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1766455871" name="Picture">
+                  <wp:docPr id="890542962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1766455871" name="Picture"/>
+                          <pic:cNvPr id="890542962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34397,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2070959259" name="Picture">
+                        <wp:docPr id="1977282717" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2070959259" name="Picture"/>
+                                <pic:cNvPr id="1977282717" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35618,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565446600" name="Picture">
+                  <wp:docPr id="1677998687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565446600" name="Picture"/>
+                          <pic:cNvPr id="1677998687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35689,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2053116446" name="Picture">
+                  <wp:docPr id="166926546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2053116446" name="Picture"/>
+                          <pic:cNvPr id="166926546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36103,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="75199972" name="Picture">
+                  <wp:docPr id="1699515930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="75199972" name="Picture"/>
+                          <pic:cNvPr id="1699515930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>