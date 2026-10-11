--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695135965" name="Picture">
+                  <wp:docPr id="841288482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695135965" name="Picture"/>
+                          <pic:cNvPr id="841288482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="342527304" name="Picture">
+                  <wp:docPr id="2142363869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="342527304" name="Picture"/>
+                          <pic:cNvPr id="2142363869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="446045394" name="Picture">
+                        <wp:docPr id="96863366" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="446045394" name="Picture"/>
+                                <pic:cNvPr id="96863366" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="132664234" name="Picture">
+                  <wp:docPr id="189004882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="132664234" name="Picture"/>
+                          <pic:cNvPr id="189004882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300382947" name="Picture">
+                  <wp:docPr id="550571219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300382947" name="Picture"/>
+                          <pic:cNvPr id="550571219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223314446" name="Picture">
+                  <wp:docPr id="2097594078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223314446" name="Picture"/>
+                          <pic:cNvPr id="2097594078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1350519250" name="Picture">
+                  <wp:docPr id="286722694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1350519250" name="Picture"/>
+                          <pic:cNvPr id="286722694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="637240061" name="Picture">
+                  <wp:docPr id="904570491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="637240061" name="Picture"/>
+                          <pic:cNvPr id="904570491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1306864076" name="Picture">
+                        <wp:docPr id="1241128311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1306864076" name="Picture"/>
+                                <pic:cNvPr id="1241128311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1234671837" name="Picture">
+                        <wp:docPr id="1060830907" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1234671837" name="Picture"/>
+                                <pic:cNvPr id="1060830907" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="797952577" name="Picture">
+                        <wp:docPr id="1602723321" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="797952577" name="Picture"/>
+                                <pic:cNvPr id="1602723321" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1202591755" name="Picture">
+                        <wp:docPr id="293100680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1202591755" name="Picture"/>
+                                <pic:cNvPr id="293100680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="332558785" name="Picture">
+                        <wp:docPr id="290486284" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="332558785" name="Picture"/>
+                                <pic:cNvPr id="290486284" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1465408195" name="Picture">
+                        <wp:docPr id="846156338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1465408195" name="Picture"/>
+                                <pic:cNvPr id="846156338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="678696746" name="Picture">
+                        <wp:docPr id="1532480118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="678696746" name="Picture"/>
+                                <pic:cNvPr id="1532480118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="306454312" name="Picture">
+                        <wp:docPr id="397719933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="306454312" name="Picture"/>
+                                <pic:cNvPr id="397719933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="203235236" name="Picture">
+                        <wp:docPr id="941310614" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="203235236" name="Picture"/>
+                                <pic:cNvPr id="941310614" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="909850737" name="Picture">
+                        <wp:docPr id="36003411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="909850737" name="Picture"/>
+                                <pic:cNvPr id="36003411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="980517863" name="Picture">
+                        <wp:docPr id="347094384" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="980517863" name="Picture"/>
+                                <pic:cNvPr id="347094384" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="879623662" name="Picture">
+                        <wp:docPr id="351601906" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="879623662" name="Picture"/>
+                                <pic:cNvPr id="351601906" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1995600942" name="Picture">
+                        <wp:docPr id="320935720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1995600942" name="Picture"/>
+                                <pic:cNvPr id="320935720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2060964421" name="Picture">
+                        <wp:docPr id="644414622" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2060964421" name="Picture"/>
+                                <pic:cNvPr id="644414622" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1222850128" name="Picture">
+                        <wp:docPr id="1632244591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1222850128" name="Picture"/>
+                                <pic:cNvPr id="1632244591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="520211214" name="Picture">
+                  <wp:docPr id="152517246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="520211214" name="Picture"/>
+                          <pic:cNvPr id="152517246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="586009039" name="Picture">
+                  <wp:docPr id="921457959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="586009039" name="Picture"/>
+                          <pic:cNvPr id="921457959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829784061" name="Picture">
+                  <wp:docPr id="1767925732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829784061" name="Picture"/>
+                          <pic:cNvPr id="1767925732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132629532" name="Picture">
+                  <wp:docPr id="1269147524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132629532" name="Picture"/>
+                          <pic:cNvPr id="1269147524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809981071" name="Picture">
+                  <wp:docPr id="1715457072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809981071" name="Picture"/>
+                          <pic:cNvPr id="1715457072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="994297692" name="Picture">
+                  <wp:docPr id="557555422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="994297692" name="Picture"/>
+                          <pic:cNvPr id="557555422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1724916760" name="Picture">
+                        <wp:docPr id="1985546063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1724916760" name="Picture"/>
+                                <pic:cNvPr id="1985546063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="314534946" name="Picture">
+                        <wp:docPr id="143852162" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="314534946" name="Picture"/>
+                                <pic:cNvPr id="143852162" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20150,57 +20150,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635619337" name="Picture">
+                  <wp:docPr id="1198616099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635619337" name="Picture"/>
+                          <pic:cNvPr id="1198616099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20239,57 +20239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="135835525" name="Picture">
+                  <wp:docPr id="689335948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="135835525" name="Picture"/>
+                          <pic:cNvPr id="689335948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20883,57 +20883,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1630477528" name="Picture">
+                  <wp:docPr id="964816446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1630477528" name="Picture"/>
+                          <pic:cNvPr id="964816446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21881,57 +21881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="64955333" name="Picture">
+                  <wp:docPr id="347308376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="64955333" name="Picture"/>
+                          <pic:cNvPr id="347308376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21984,57 +21984,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="590423609" name="Picture">
+                  <wp:docPr id="263027435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="590423609" name="Picture"/>
+                          <pic:cNvPr id="263027435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23365,57 +23365,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1204986876" name="Picture">
+                  <wp:docPr id="432747160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1204986876" name="Picture"/>
+                          <pic:cNvPr id="432747160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24527,57 +24527,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1424327602" name="Picture">
+                        <wp:docPr id="849427433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1424327602" name="Picture"/>
+                                <pic:cNvPr id="849427433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25502,57 +25502,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="342278087" name="Picture">
+                        <wp:docPr id="1744516442" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="342278087" name="Picture"/>
+                                <pic:cNvPr id="1744516442" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26911,57 +26911,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688631037" name="Picture">
+                  <wp:docPr id="523141712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688631037" name="Picture"/>
+                          <pic:cNvPr id="523141712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27000,57 +27000,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="764460372" name="Picture">
+                  <wp:docPr id="1476884658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="764460372" name="Picture"/>
+                          <pic:cNvPr id="1476884658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27680,57 +27680,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228187345" name="Picture">
+                  <wp:docPr id="1550881142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228187345" name="Picture"/>
+                          <pic:cNvPr id="1550881142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28741,57 +28741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="518095852" name="Picture">
+                  <wp:docPr id="918819907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="518095852" name="Picture"/>
+                          <pic:cNvPr id="918819907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28844,57 +28844,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1887414743" name="Picture">
+                  <wp:docPr id="602012404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1887414743" name="Picture"/>
+                          <pic:cNvPr id="602012404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30308,57 +30308,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="777778986" name="Picture">
+                  <wp:docPr id="1303652927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="777778986" name="Picture"/>
+                          <pic:cNvPr id="1303652927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31515,57 +31515,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="310044852" name="Picture">
+                        <wp:docPr id="1850382531" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="310044852" name="Picture"/>
+                                <pic:cNvPr id="1850382531" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33912,57 +33912,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2122493910" name="Picture">
+                  <wp:docPr id="294064895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2122493910" name="Picture"/>
+                          <pic:cNvPr id="294064895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1315143801" name="Picture">
+                  <wp:docPr id="1262383910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1315143801" name="Picture"/>
+                          <pic:cNvPr id="1262383910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34451,57 +34451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="186252873" name="Picture">
+                  <wp:docPr id="1904764418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="186252873" name="Picture"/>
+                          <pic:cNvPr id="1904764418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35610,57 +35610,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1311933742" name="Picture">
+                  <wp:docPr id="1207583123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1311933742" name="Picture"/>
+                          <pic:cNvPr id="1207583123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35699,57 +35699,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="469804249" name="Picture">
+                  <wp:docPr id="2137373961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="469804249" name="Picture"/>
+                          <pic:cNvPr id="2137373961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36343,57 +36343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1479539366" name="Picture">
+                  <wp:docPr id="1299147921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1479539366" name="Picture"/>
+                          <pic:cNvPr id="1299147921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37341,57 +37341,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369455949" name="Picture">
+                  <wp:docPr id="457204810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369455949" name="Picture"/>
+                          <pic:cNvPr id="457204810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37444,57 +37444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="688130933" name="Picture">
+                  <wp:docPr id="446788375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="688130933" name="Picture"/>
+                          <pic:cNvPr id="446788375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38821,57 +38821,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="205406089" name="Picture">
+                  <wp:docPr id="532821674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="205406089" name="Picture"/>
+                          <pic:cNvPr id="532821674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39964,57 +39964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="751842725" name="Picture">
+                        <wp:docPr id="964924564" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="751842725" name="Picture"/>
+                                <pic:cNvPr id="964924564" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41325,57 +41325,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1366267329" name="Picture">
+                  <wp:docPr id="939168360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1366267329" name="Picture"/>
+                          <pic:cNvPr id="939168360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41414,57 +41414,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="307389222" name="Picture">
+                  <wp:docPr id="1869931950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="307389222" name="Picture"/>
+                          <pic:cNvPr id="1869931950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42058,57 +42058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863816074" name="Picture">
+                  <wp:docPr id="1630819458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863816074" name="Picture"/>
+                          <pic:cNvPr id="1630819458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43056,57 +43056,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474111084" name="Picture">
+                  <wp:docPr id="1516665127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474111084" name="Picture"/>
+                          <pic:cNvPr id="1516665127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43159,57 +43159,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347909038" name="Picture">
+                  <wp:docPr id="1201437788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347909038" name="Picture"/>
+                          <pic:cNvPr id="1201437788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44536,57 +44536,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1907459664" name="Picture">
+                  <wp:docPr id="1239196227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1907459664" name="Picture"/>
+                          <pic:cNvPr id="1239196227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45679,57 +45679,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="421090072" name="Picture">
+                        <wp:docPr id="304936399" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="421090072" name="Picture"/>
+                                <pic:cNvPr id="304936399" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46900,57 +46900,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1692910957" name="Picture">
+                  <wp:docPr id="1053725555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1692910957" name="Picture"/>
+                          <pic:cNvPr id="1053725555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46971,57 +46971,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103494707" name="Picture">
+                  <wp:docPr id="1633343115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103494707" name="Picture"/>
+                          <pic:cNvPr id="1633343115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47385,57 +47385,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1221224705" name="Picture">
+                  <wp:docPr id="1986918577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1221224705" name="Picture"/>
+                          <pic:cNvPr id="1986918577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>