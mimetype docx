--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="709258384" name="Picture">
+                  <wp:docPr id="1304830657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="709258384" name="Picture"/>
+                          <pic:cNvPr id="1304830657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="379251971" name="Picture">
+                  <wp:docPr id="549671105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="379251971" name="Picture"/>
+                          <pic:cNvPr id="549671105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1587043761" name="Picture">
+                        <wp:docPr id="822235994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1587043761" name="Picture"/>
+                                <pic:cNvPr id="822235994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2108331044" name="Picture">
+                  <wp:docPr id="2110307476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2108331044" name="Picture"/>
+                          <pic:cNvPr id="2110307476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1548256983" name="Picture">
+                  <wp:docPr id="480915208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1548256983" name="Picture"/>
+                          <pic:cNvPr id="480915208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="478108583" name="Picture">
+                  <wp:docPr id="458193398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="478108583" name="Picture"/>
+                          <pic:cNvPr id="458193398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390851024" name="Picture">
+                  <wp:docPr id="439906359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390851024" name="Picture"/>
+                          <pic:cNvPr id="439906359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="791934989" name="Picture">
+                  <wp:docPr id="96531603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="791934989" name="Picture"/>
+                          <pic:cNvPr id="96531603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="888601977" name="Picture">
+                        <wp:docPr id="1439079045" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="888601977" name="Picture"/>
+                                <pic:cNvPr id="1439079045" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1023298498" name="Picture">
+                        <wp:docPr id="1137356408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1023298498" name="Picture"/>
+                                <pic:cNvPr id="1137356408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="58198766" name="Picture">
+                        <wp:docPr id="458535810" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="58198766" name="Picture"/>
+                                <pic:cNvPr id="458535810" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="779180679" name="Picture">
+                        <wp:docPr id="1213638581" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="779180679" name="Picture"/>
+                                <pic:cNvPr id="1213638581" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="806788627" name="Picture">
+                        <wp:docPr id="222299060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="806788627" name="Picture"/>
+                                <pic:cNvPr id="222299060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1261981109" name="Picture">
+                        <wp:docPr id="812229297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1261981109" name="Picture"/>
+                                <pic:cNvPr id="812229297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="993882481" name="Picture">
+                        <wp:docPr id="678243409" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="993882481" name="Picture"/>
+                                <pic:cNvPr id="678243409" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="743373556" name="Picture">
+                        <wp:docPr id="396122601" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="743373556" name="Picture"/>
+                                <pic:cNvPr id="396122601" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1431777073" name="Picture">
+                        <wp:docPr id="2126612971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1431777073" name="Picture"/>
+                                <pic:cNvPr id="2126612971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1332370736" name="Picture">
+                        <wp:docPr id="455679420" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1332370736" name="Picture"/>
+                                <pic:cNvPr id="455679420" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="788733978" name="Picture">
+                        <wp:docPr id="239478722" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="788733978" name="Picture"/>
+                                <pic:cNvPr id="239478722" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1021709347" name="Picture">
+                        <wp:docPr id="1244743805" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1021709347" name="Picture"/>
+                                <pic:cNvPr id="1244743805" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1369694658" name="Picture">
+                        <wp:docPr id="2048972281" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1369694658" name="Picture"/>
+                                <pic:cNvPr id="2048972281" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1680977288" name="Picture">
+                        <wp:docPr id="475994392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1680977288" name="Picture"/>
+                                <pic:cNvPr id="475994392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="422638985" name="Picture">
+                        <wp:docPr id="172785187" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="422638985" name="Picture"/>
+                                <pic:cNvPr id="172785187" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1222725734" name="Picture">
+                  <wp:docPr id="1348714155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1222725734" name="Picture"/>
+                          <pic:cNvPr id="1348714155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1403476098" name="Picture">
+                  <wp:docPr id="674175866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1403476098" name="Picture"/>
+                          <pic:cNvPr id="674175866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1748376927" name="Picture">
+                  <wp:docPr id="1962326316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1748376927" name="Picture"/>
+                          <pic:cNvPr id="1962326316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="9419201" name="Picture">
+                  <wp:docPr id="1860856597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9419201" name="Picture"/>
+                          <pic:cNvPr id="1860856597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1185500399" name="Picture">
+                  <wp:docPr id="1627051106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1185500399" name="Picture"/>
+                          <pic:cNvPr id="1627051106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="605181494" name="Picture">
+                  <wp:docPr id="755256359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="605181494" name="Picture"/>
+                          <pic:cNvPr id="755256359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="800095061" name="Picture">
+                        <wp:docPr id="559633948" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="800095061" name="Picture"/>
+                                <pic:cNvPr id="559633948" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857122232" name="Picture">
+                  <wp:docPr id="2121802083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857122232" name="Picture"/>
+                          <pic:cNvPr id="2121802083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="995619627" name="Picture">
+                  <wp:docPr id="1361261502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="995619627" name="Picture"/>
+                          <pic:cNvPr id="1361261502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="395398599" name="Picture">
+                  <wp:docPr id="708015152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="395398599" name="Picture"/>
+                          <pic:cNvPr id="708015152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843950547" name="Picture">
+                  <wp:docPr id="1263853391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843950547" name="Picture"/>
+                          <pic:cNvPr id="1263853391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1256248598" name="Picture">
+                  <wp:docPr id="2135159471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1256248598" name="Picture"/>
+                          <pic:cNvPr id="2135159471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336772841" name="Picture">
+                  <wp:docPr id="556228043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336772841" name="Picture"/>
+                          <pic:cNvPr id="556228043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1059353574" name="Picture">
+                        <wp:docPr id="452345042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1059353574" name="Picture"/>
+                                <pic:cNvPr id="452345042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="89664350" name="Picture">
+                  <wp:docPr id="983299637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89664350" name="Picture"/>
+                          <pic:cNvPr id="983299637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1786287292" name="Picture">
+                  <wp:docPr id="1594876151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1786287292" name="Picture"/>
+                          <pic:cNvPr id="1594876151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670780075" name="Picture">
+                  <wp:docPr id="1593312795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670780075" name="Picture"/>
+                          <pic:cNvPr id="1593312795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1534142087" name="Picture">
+                  <wp:docPr id="415854811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1534142087" name="Picture"/>
+                          <pic:cNvPr id="415854811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="307967016" name="Picture">
+                  <wp:docPr id="1572896013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="307967016" name="Picture"/>
+                          <pic:cNvPr id="1572896013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="941635111" name="Picture">
+                  <wp:docPr id="1091161755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="941635111" name="Picture"/>
+                          <pic:cNvPr id="1091161755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1261139750" name="Picture">
+                        <wp:docPr id="1782446002" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1261139750" name="Picture"/>
+                                <pic:cNvPr id="1782446002" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31943,57 +31943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911606205" name="Picture">
+                  <wp:docPr id="1984419055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911606205" name="Picture"/>
+                          <pic:cNvPr id="1984419055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32014,57 +32014,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1337783622" name="Picture">
+                  <wp:docPr id="542000095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1337783622" name="Picture"/>
+                          <pic:cNvPr id="542000095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32482,57 +32482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1597909456" name="Picture">
+                  <wp:docPr id="625713155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1597909456" name="Picture"/>
+                          <pic:cNvPr id="625713155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33641,57 +33641,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2035489605" name="Picture">
+                  <wp:docPr id="37048823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2035489605" name="Picture"/>
+                          <pic:cNvPr id="37048823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33730,57 +33730,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1374541804" name="Picture">
+                  <wp:docPr id="1345829589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1374541804" name="Picture"/>
+                          <pic:cNvPr id="1345829589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34374,57 +34374,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2134049960" name="Picture">
+                  <wp:docPr id="679756648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2134049960" name="Picture"/>
+                          <pic:cNvPr id="679756648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35372,57 +35372,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1025632710" name="Picture">
+                  <wp:docPr id="770095402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1025632710" name="Picture"/>
+                          <pic:cNvPr id="770095402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35475,57 +35475,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="96382576" name="Picture">
+                  <wp:docPr id="1496463426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="96382576" name="Picture"/>
+                          <pic:cNvPr id="1496463426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36852,57 +36852,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1461971027" name="Picture">
+                  <wp:docPr id="289234028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1461971027" name="Picture"/>
+                          <pic:cNvPr id="289234028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37995,57 +37995,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="88528151" name="Picture">
+                        <wp:docPr id="1287994406" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="88528151" name="Picture"/>
+                                <pic:cNvPr id="1287994406" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39356,57 +39356,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299174556" name="Picture">
+                  <wp:docPr id="937478126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299174556" name="Picture"/>
+                          <pic:cNvPr id="937478126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39445,57 +39445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="438900113" name="Picture">
+                  <wp:docPr id="1109523389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="438900113" name="Picture"/>
+                          <pic:cNvPr id="1109523389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40089,57 +40089,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="836172518" name="Picture">
+                  <wp:docPr id="1846367154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="836172518" name="Picture"/>
+                          <pic:cNvPr id="1846367154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41087,57 +41087,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1007447160" name="Picture">
+                  <wp:docPr id="454161559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1007447160" name="Picture"/>
+                          <pic:cNvPr id="454161559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41190,57 +41190,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701841635" name="Picture">
+                  <wp:docPr id="398252421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701841635" name="Picture"/>
+                          <pic:cNvPr id="398252421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42567,57 +42567,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875209437" name="Picture">
+                  <wp:docPr id="1438290414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875209437" name="Picture"/>
+                          <pic:cNvPr id="1438290414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43710,57 +43710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="131070824" name="Picture">
+                        <wp:docPr id="1385104553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="131070824" name="Picture"/>
+                                <pic:cNvPr id="1385104553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44931,57 +44931,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1712495878" name="Picture">
+                  <wp:docPr id="1396427511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1712495878" name="Picture"/>
+                          <pic:cNvPr id="1396427511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45002,57 +45002,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="141572865" name="Picture">
+                  <wp:docPr id="799922383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="141572865" name="Picture"/>
+                          <pic:cNvPr id="799922383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45416,57 +45416,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1163311771" name="Picture">
+                  <wp:docPr id="773215223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1163311771" name="Picture"/>
+                          <pic:cNvPr id="773215223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>