--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="528877285" name="Picture">
+                  <wp:docPr id="1264647824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="528877285" name="Picture"/>
+                          <pic:cNvPr id="1264647824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="882809733" name="Picture">
+                  <wp:docPr id="1216718275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="882809733" name="Picture"/>
+                          <pic:cNvPr id="1216718275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1383685058" name="Picture">
+                        <wp:docPr id="1576702240" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1383685058" name="Picture"/>
+                                <pic:cNvPr id="1576702240" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169081519" name="Picture">
+                  <wp:docPr id="270404855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169081519" name="Picture"/>
+                          <pic:cNvPr id="270404855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1030037912" name="Picture">
+                  <wp:docPr id="571613697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1030037912" name="Picture"/>
+                          <pic:cNvPr id="571613697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1256383742" name="Picture">
+                  <wp:docPr id="1576505117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1256383742" name="Picture"/>
+                          <pic:cNvPr id="1576505117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767649114" name="Picture">
+                  <wp:docPr id="760342725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767649114" name="Picture"/>
+                          <pic:cNvPr id="760342725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591210992" name="Picture">
+                  <wp:docPr id="1789983748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591210992" name="Picture"/>
+                          <pic:cNvPr id="1789983748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="647153289" name="Picture">
+                        <wp:docPr id="1708430869" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="647153289" name="Picture"/>
+                                <pic:cNvPr id="1708430869" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1092619644" name="Picture">
+                        <wp:docPr id="741765763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1092619644" name="Picture"/>
+                                <pic:cNvPr id="741765763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1699663315" name="Picture">
+                        <wp:docPr id="1323045952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1699663315" name="Picture"/>
+                                <pic:cNvPr id="1323045952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="626230811" name="Picture">
+                        <wp:docPr id="1648144675" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="626230811" name="Picture"/>
+                                <pic:cNvPr id="1648144675" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="372547271" name="Picture">
+                        <wp:docPr id="1300856136" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="372547271" name="Picture"/>
+                                <pic:cNvPr id="1300856136" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1323522419" name="Picture">
+                        <wp:docPr id="1038916560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1323522419" name="Picture"/>
+                                <pic:cNvPr id="1038916560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="227962935" name="Picture">
+                        <wp:docPr id="1836707086" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="227962935" name="Picture"/>
+                                <pic:cNvPr id="1836707086" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1882139160" name="Picture">
+                        <wp:docPr id="1767464506" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1882139160" name="Picture"/>
+                                <pic:cNvPr id="1767464506" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="686144819" name="Picture">
+                        <wp:docPr id="1526404616" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="686144819" name="Picture"/>
+                                <pic:cNvPr id="1526404616" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="412792980" name="Picture">
+                        <wp:docPr id="20915957" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="412792980" name="Picture"/>
+                                <pic:cNvPr id="20915957" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1710946908" name="Picture">
+                        <wp:docPr id="1141461547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1710946908" name="Picture"/>
+                                <pic:cNvPr id="1141461547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="962642830" name="Picture">
+                        <wp:docPr id="2089522368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="962642830" name="Picture"/>
+                                <pic:cNvPr id="2089522368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="982061307" name="Picture">
+                        <wp:docPr id="63347523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="982061307" name="Picture"/>
+                                <pic:cNvPr id="63347523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="490971566" name="Picture">
+                        <wp:docPr id="1058277141" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="490971566" name="Picture"/>
+                                <pic:cNvPr id="1058277141" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1000763526" name="Picture">
+                        <wp:docPr id="1960041256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1000763526" name="Picture"/>
+                                <pic:cNvPr id="1960041256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="499541376" name="Picture">
+                  <wp:docPr id="87596506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="499541376" name="Picture"/>
+                          <pic:cNvPr id="87596506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="800737898" name="Picture">
+                  <wp:docPr id="878816345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="800737898" name="Picture"/>
+                          <pic:cNvPr id="878816345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1787923552" name="Picture">
+                  <wp:docPr id="1521760683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1787923552" name="Picture"/>
+                          <pic:cNvPr id="1521760683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="763443460" name="Picture">
+                  <wp:docPr id="55109624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="763443460" name="Picture"/>
+                          <pic:cNvPr id="55109624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1580463225" name="Picture">
+                  <wp:docPr id="652101320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1580463225" name="Picture"/>
+                          <pic:cNvPr id="652101320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009357405" name="Picture">
+                  <wp:docPr id="263964773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009357405" name="Picture"/>
+                          <pic:cNvPr id="263964773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="739711152" name="Picture">
+                        <wp:docPr id="630683381" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="739711152" name="Picture"/>
+                                <pic:cNvPr id="630683381" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1697174005" name="Picture">
+                  <wp:docPr id="1008049770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1697174005" name="Picture"/>
+                          <pic:cNvPr id="1008049770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1398402411" name="Picture">
+                  <wp:docPr id="362452662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1398402411" name="Picture"/>
+                          <pic:cNvPr id="362452662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193258280" name="Picture">
+                  <wp:docPr id="195328558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193258280" name="Picture"/>
+                          <pic:cNvPr id="195328558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1033544012" name="Picture">
+                  <wp:docPr id="1043051631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1033544012" name="Picture"/>
+                          <pic:cNvPr id="1043051631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="234335159" name="Picture">
+                  <wp:docPr id="1741239038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="234335159" name="Picture"/>
+                          <pic:cNvPr id="1741239038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093551035" name="Picture">
+                  <wp:docPr id="983159102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093551035" name="Picture"/>
+                          <pic:cNvPr id="983159102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1781264865" name="Picture">
+                        <wp:docPr id="2126525200" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1781264865" name="Picture"/>
+                                <pic:cNvPr id="2126525200" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="672077668" name="Picture">
+                        <wp:docPr id="453959982" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="672077668" name="Picture"/>
+                                <pic:cNvPr id="453959982" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488525693" name="Picture">
+                  <wp:docPr id="1688799724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488525693" name="Picture"/>
+                          <pic:cNvPr id="1688799724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670593264" name="Picture">
+                  <wp:docPr id="1668872555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670593264" name="Picture"/>
+                          <pic:cNvPr id="1668872555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687174608" name="Picture">
+                  <wp:docPr id="43454947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687174608" name="Picture"/>
+                          <pic:cNvPr id="43454947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="419920946" name="Picture">
+                  <wp:docPr id="1447901839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="419920946" name="Picture"/>
+                          <pic:cNvPr id="1447901839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="278087445" name="Picture">
+                  <wp:docPr id="239248050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="278087445" name="Picture"/>
+                          <pic:cNvPr id="239248050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28950,57 +28950,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2017004881" name="Picture">
+                  <wp:docPr id="1394045490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2017004881" name="Picture"/>
+                          <pic:cNvPr id="1394045490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30103,57 +30103,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="560939289" name="Picture">
+                        <wp:docPr id="1726876981" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="560939289" name="Picture"/>
+                                <pic:cNvPr id="1726876981" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31597,57 +31597,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="387751781" name="Picture">
+                  <wp:docPr id="750519503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="387751781" name="Picture"/>
+                          <pic:cNvPr id="750519503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31686,57 +31686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1074175228" name="Picture">
+                  <wp:docPr id="1743833423" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1074175228" name="Picture"/>
+                          <pic:cNvPr id="1743833423" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32366,57 +32366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729550279" name="Picture">
+                  <wp:docPr id="857818499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729550279" name="Picture"/>
+                          <pic:cNvPr id="857818499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33427,57 +33427,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="96491547" name="Picture">
+                  <wp:docPr id="1894776939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="96491547" name="Picture"/>
+                          <pic:cNvPr id="1894776939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_37.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33530,57 +33530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="437341081" name="Picture">
+                  <wp:docPr id="1051296592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="437341081" name="Picture"/>
+                          <pic:cNvPr id="1051296592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34988,57 +34988,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1510678857" name="Picture">
+                  <wp:docPr id="1089239274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1510678857" name="Picture"/>
+                          <pic:cNvPr id="1089239274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_36.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36185,57 +36185,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1591811204" name="Picture">
+                        <wp:docPr id="272014695" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1591811204" name="Picture"/>
+                                <pic:cNvPr id="272014695" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38952,57 +38952,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="552105634" name="Picture">
+                  <wp:docPr id="1875563136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="552105634" name="Picture"/>
+                          <pic:cNvPr id="1875563136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39041,57 +39041,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="174400542" name="Picture">
+                  <wp:docPr id="1859650175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="174400542" name="Picture"/>
+                          <pic:cNvPr id="1859650175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39685,57 +39685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1555438826" name="Picture">
+                  <wp:docPr id="1252095846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1555438826" name="Picture"/>
+                          <pic:cNvPr id="1252095846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40683,57 +40683,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1774162864" name="Picture">
+                  <wp:docPr id="993092344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1774162864" name="Picture"/>
+                          <pic:cNvPr id="993092344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40786,57 +40786,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="552310288" name="Picture">
+                  <wp:docPr id="1171963418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="552310288" name="Picture"/>
+                          <pic:cNvPr id="1171963418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42163,57 +42163,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="194550958" name="Picture">
+                  <wp:docPr id="54194392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="194550958" name="Picture"/>
+                          <pic:cNvPr id="54194392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43306,57 +43306,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1598877273" name="Picture">
+                        <wp:docPr id="1395788176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1598877273" name="Picture"/>
+                                <pic:cNvPr id="1395788176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44527,57 +44527,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276722930" name="Picture">
+                  <wp:docPr id="123375390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276722930" name="Picture"/>
+                          <pic:cNvPr id="123375390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44598,57 +44598,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="432953150" name="Picture">
+                  <wp:docPr id="300602834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="432953150" name="Picture"/>
+                          <pic:cNvPr id="300602834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45012,57 +45012,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1289211026" name="Picture">
+                  <wp:docPr id="1793323650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1289211026" name="Picture"/>
+                          <pic:cNvPr id="1793323650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>