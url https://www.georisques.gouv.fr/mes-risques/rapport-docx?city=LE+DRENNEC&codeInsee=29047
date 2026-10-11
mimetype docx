--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1637964907" name="Picture">
+                  <wp:docPr id="531619274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1637964907" name="Picture"/>
+                          <pic:cNvPr id="531619274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="372148131" name="Picture">
+                  <wp:docPr id="1401997323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="372148131" name="Picture"/>
+                          <pic:cNvPr id="1401997323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="550223060" name="Picture">
+                        <wp:docPr id="1699939156" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="550223060" name="Picture"/>
+                                <pic:cNvPr id="1699939156" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843095764" name="Picture">
+                  <wp:docPr id="1337162792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843095764" name="Picture"/>
+                          <pic:cNvPr id="1337162792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="242989985" name="Picture">
+                  <wp:docPr id="8282875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="242989985" name="Picture"/>
+                          <pic:cNvPr id="8282875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840475950" name="Picture">
+                  <wp:docPr id="529765477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840475950" name="Picture"/>
+                          <pic:cNvPr id="529765477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="445305479" name="Picture">
+                  <wp:docPr id="547638402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="445305479" name="Picture"/>
+                          <pic:cNvPr id="547638402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1310214627" name="Picture">
+                  <wp:docPr id="492627594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1310214627" name="Picture"/>
+                          <pic:cNvPr id="492627594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="312005948" name="Picture">
+                        <wp:docPr id="1735227103" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="312005948" name="Picture"/>
+                                <pic:cNvPr id="1735227103" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="547271171" name="Picture">
+                        <wp:docPr id="1216893386" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="547271171" name="Picture"/>
+                                <pic:cNvPr id="1216893386" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="945098323" name="Picture">
+                        <wp:docPr id="2103232591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="945098323" name="Picture"/>
+                                <pic:cNvPr id="2103232591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1341899382" name="Picture">
+                        <wp:docPr id="1834712154" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1341899382" name="Picture"/>
+                                <pic:cNvPr id="1834712154" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1658179981" name="Picture">
+                        <wp:docPr id="890459919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1658179981" name="Picture"/>
+                                <pic:cNvPr id="890459919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="624621332" name="Picture">
+                        <wp:docPr id="1903450372" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="624621332" name="Picture"/>
+                                <pic:cNvPr id="1903450372" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1106571286" name="Picture">
+                        <wp:docPr id="1789673082" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1106571286" name="Picture"/>
+                                <pic:cNvPr id="1789673082" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1007265150" name="Picture">
+                        <wp:docPr id="558631740" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1007265150" name="Picture"/>
+                                <pic:cNvPr id="558631740" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1598733892" name="Picture">
+                        <wp:docPr id="1964153758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1598733892" name="Picture"/>
+                                <pic:cNvPr id="1964153758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1419037799" name="Picture">
+                        <wp:docPr id="706480326" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1419037799" name="Picture"/>
+                                <pic:cNvPr id="706480326" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="459717715" name="Picture">
+                        <wp:docPr id="983890456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="459717715" name="Picture"/>
+                                <pic:cNvPr id="983890456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1722027345" name="Picture">
+                        <wp:docPr id="104973579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1722027345" name="Picture"/>
+                                <pic:cNvPr id="104973579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1355554589" name="Picture">
+                        <wp:docPr id="2078057242" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1355554589" name="Picture"/>
+                                <pic:cNvPr id="2078057242" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1951361869" name="Picture">
+                        <wp:docPr id="1236596175" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1951361869" name="Picture"/>
+                                <pic:cNvPr id="1236596175" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="482342495" name="Picture">
+                        <wp:docPr id="1326347003" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="482342495" name="Picture"/>
+                                <pic:cNvPr id="1326347003" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="277126897" name="Picture">
+                        <wp:docPr id="538926144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="277126897" name="Picture"/>
+                                <pic:cNvPr id="538926144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2004439394" name="Picture">
+                        <wp:docPr id="106742886" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2004439394" name="Picture"/>
+                                <pic:cNvPr id="106742886" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1410154000" name="Picture">
+                        <wp:docPr id="1596523016" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1410154000" name="Picture"/>
+                                <pic:cNvPr id="1596523016" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="45121848" name="Picture">
+                  <wp:docPr id="1015205852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="45121848" name="Picture"/>
+                          <pic:cNvPr id="1015205852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="72826615" name="Picture">
+                  <wp:docPr id="1085823398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="72826615" name="Picture"/>
+                          <pic:cNvPr id="1085823398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521505248" name="Picture">
+                  <wp:docPr id="315555300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521505248" name="Picture"/>
+                          <pic:cNvPr id="315555300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1963962428" name="Picture">
+                  <wp:docPr id="650623947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1963962428" name="Picture"/>
+                          <pic:cNvPr id="650623947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1239749055" name="Picture">
+                  <wp:docPr id="2114080817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1239749055" name="Picture"/>
+                          <pic:cNvPr id="2114080817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1136868881" name="Picture">
+                  <wp:docPr id="514158119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1136868881" name="Picture"/>
+                          <pic:cNvPr id="514158119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="585204208" name="Picture">
+                        <wp:docPr id="764193762" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="585204208" name="Picture"/>
+                                <pic:cNvPr id="764193762" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="877355977" name="Picture">
+                  <wp:docPr id="349020007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="877355977" name="Picture"/>
+                          <pic:cNvPr id="349020007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="308782351" name="Picture">
+                  <wp:docPr id="956341572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="308782351" name="Picture"/>
+                          <pic:cNvPr id="956341572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1009211570" name="Picture">
+                  <wp:docPr id="1897656893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1009211570" name="Picture"/>
+                          <pic:cNvPr id="1897656893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208462308" name="Picture">
+                  <wp:docPr id="374339044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208462308" name="Picture"/>
+                          <pic:cNvPr id="374339044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="64907770" name="Picture">
+                  <wp:docPr id="475297866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="64907770" name="Picture"/>
+                          <pic:cNvPr id="475297866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="471004618" name="Picture">
+                  <wp:docPr id="2110476391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="471004618" name="Picture"/>
+                          <pic:cNvPr id="2110476391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24994,57 +24994,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="953061944" name="Picture">
+                        <wp:docPr id="386727797" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="953061944" name="Picture"/>
+                                <pic:cNvPr id="386727797" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1563066183" name="Picture">
+                        <wp:docPr id="2115486970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1563066183" name="Picture"/>
+                                <pic:cNvPr id="2115486970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27358,57 +27358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288979336" name="Picture">
+                  <wp:docPr id="244345626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288979336" name="Picture"/>
+                          <pic:cNvPr id="244345626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27447,57 +27447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1295247041" name="Picture">
+                  <wp:docPr id="1560673049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1295247041" name="Picture"/>
+                          <pic:cNvPr id="1560673049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28091,57 +28091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1187966827" name="Picture">
+                  <wp:docPr id="87271929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1187966827" name="Picture"/>
+                          <pic:cNvPr id="87271929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29089,57 +29089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="984759767" name="Picture">
+                  <wp:docPr id="2067412130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="984759767" name="Picture"/>
+                          <pic:cNvPr id="2067412130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29192,57 +29192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1141489711" name="Picture">
+                  <wp:docPr id="1014821054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1141489711" name="Picture"/>
+                          <pic:cNvPr id="1014821054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30569,57 +30569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="630428580" name="Picture">
+                  <wp:docPr id="1576133952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="630428580" name="Picture"/>
+                          <pic:cNvPr id="1576133952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31712,57 +31712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1532650920" name="Picture">
+                        <wp:docPr id="484396782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1532650920" name="Picture"/>
+                                <pic:cNvPr id="484396782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33073,57 +33073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1659753428" name="Picture">
+                  <wp:docPr id="1322673104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1659753428" name="Picture"/>
+                          <pic:cNvPr id="1322673104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33162,57 +33162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1155943719" name="Picture">
+                  <wp:docPr id="1352733789" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1155943719" name="Picture"/>
+                          <pic:cNvPr id="1352733789" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33806,57 +33806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="164101015" name="Picture">
+                  <wp:docPr id="280777735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="164101015" name="Picture"/>
+                          <pic:cNvPr id="280777735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34804,57 +34804,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="162417859" name="Picture">
+                  <wp:docPr id="1105609154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="162417859" name="Picture"/>
+                          <pic:cNvPr id="1105609154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34907,57 +34907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1699789221" name="Picture">
+                  <wp:docPr id="1946400914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1699789221" name="Picture"/>
+                          <pic:cNvPr id="1946400914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36284,57 +36284,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049539167" name="Picture">
+                  <wp:docPr id="930049088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049539167" name="Picture"/>
+                          <pic:cNvPr id="930049088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37427,57 +37427,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="690173043" name="Picture">
+                        <wp:docPr id="1063118876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="690173043" name="Picture"/>
+                                <pic:cNvPr id="1063118876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38785,57 +38785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="416906892" name="Picture">
+                  <wp:docPr id="1931251419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="416906892" name="Picture"/>
+                          <pic:cNvPr id="1931251419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38874,57 +38874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="558718902" name="Picture">
+                  <wp:docPr id="564614290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="558718902" name="Picture"/>
+                          <pic:cNvPr id="564614290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39497,57 +39497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1570628872" name="Picture">
+                  <wp:docPr id="732298698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1570628872" name="Picture"/>
+                          <pic:cNvPr id="732298698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40414,57 +40414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1150447291" name="Picture">
+                  <wp:docPr id="1341901431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1150447291" name="Picture"/>
+                          <pic:cNvPr id="1341901431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40517,57 +40517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1878985951" name="Picture">
+                  <wp:docPr id="1991174772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1878985951" name="Picture"/>
+                          <pic:cNvPr id="1991174772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41840,57 +41840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2038613106" name="Picture">
+                  <wp:docPr id="1248764335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2038613106" name="Picture"/>
+                          <pic:cNvPr id="1248764335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746061458" name="Picture">
+                  <wp:docPr id="368041365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746061458" name="Picture"/>
+                          <pic:cNvPr id="368041365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42711,57 +42711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="123478198" name="Picture">
+                  <wp:docPr id="716404062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="123478198" name="Picture"/>
+                          <pic:cNvPr id="716404062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43343,57 +43343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="208200138" name="Picture">
+                  <wp:docPr id="1896117035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="208200138" name="Picture"/>
+                          <pic:cNvPr id="1896117035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44287,57 +44287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="243467239" name="Picture">
+                  <wp:docPr id="1242833406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="243467239" name="Picture"/>
+                          <pic:cNvPr id="1242833406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44399,57 +44399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1792681573" name="Picture">
+                  <wp:docPr id="485124927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1792681573" name="Picture"/>
+                          <pic:cNvPr id="485124927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45640,51 +45640,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">2 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">3 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -46058,57 +46058,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1911762706" name="Picture">
+                  <wp:docPr id="847572034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1911762706" name="Picture"/>
+                          <pic:cNvPr id="847572034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47237,57 +47237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871242910" name="Picture">
+                  <wp:docPr id="1833822760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871242910" name="Picture"/>
+                          <pic:cNvPr id="1833822760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47317,57 +47317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="667468193" name="Picture">
+                  <wp:docPr id="48234300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="667468193" name="Picture"/>
+                          <pic:cNvPr id="48234300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47805,57 +47805,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1622187990" name="Picture">
+                  <wp:docPr id="1599252759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1622187990" name="Picture"/>
+                          <pic:cNvPr id="1599252759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48656,51 +48656,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">3 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -49177,51 +49177,202 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10620"/>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3809971" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3809971</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="10380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>