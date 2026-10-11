--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1488847939" name="Picture">
+                  <wp:docPr id="1996103042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1488847939" name="Picture"/>
+                          <pic:cNvPr id="1996103042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103355132" name="Picture">
+                  <wp:docPr id="350186104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103355132" name="Picture"/>
+                          <pic:cNvPr id="350186104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="683397064" name="Picture">
+                        <wp:docPr id="1997343217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="683397064" name="Picture"/>
+                                <pic:cNvPr id="1997343217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123200964" name="Picture">
+                  <wp:docPr id="229807950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123200964" name="Picture"/>
+                          <pic:cNvPr id="229807950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="231103645" name="Picture">
+                  <wp:docPr id="124687436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="231103645" name="Picture"/>
+                          <pic:cNvPr id="124687436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="267432500" name="Picture">
+                  <wp:docPr id="645254707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="267432500" name="Picture"/>
+                          <pic:cNvPr id="645254707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1023655386" name="Picture">
+                  <wp:docPr id="318732673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1023655386" name="Picture"/>
+                          <pic:cNvPr id="318732673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1161997262" name="Picture">
+                  <wp:docPr id="1184543149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1161997262" name="Picture"/>
+                          <pic:cNvPr id="1184543149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1411277198" name="Picture">
+                        <wp:docPr id="1594698565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1411277198" name="Picture"/>
+                                <pic:cNvPr id="1594698565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1499675027" name="Picture">
+                        <wp:docPr id="2042799276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1499675027" name="Picture"/>
+                                <pic:cNvPr id="2042799276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="926051058" name="Picture">
+                        <wp:docPr id="661408485" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="926051058" name="Picture"/>
+                                <pic:cNvPr id="661408485" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1852627374" name="Picture">
+                        <wp:docPr id="627312596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1852627374" name="Picture"/>
+                                <pic:cNvPr id="627312596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="49442731" name="Picture">
+                        <wp:docPr id="1567896722" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="49442731" name="Picture"/>
+                                <pic:cNvPr id="1567896722" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="380540358" name="Picture">
+                        <wp:docPr id="1269619971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="380540358" name="Picture"/>
+                                <pic:cNvPr id="1269619971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="282115814" name="Picture">
+                        <wp:docPr id="2047924731" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="282115814" name="Picture"/>
+                                <pic:cNvPr id="2047924731" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="258287806" name="Picture">
+                        <wp:docPr id="697334545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="258287806" name="Picture"/>
+                                <pic:cNvPr id="697334545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1222872850" name="Picture">
+                        <wp:docPr id="1651803069" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1222872850" name="Picture"/>
+                                <pic:cNvPr id="1651803069" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1746811710" name="Picture">
+                        <wp:docPr id="773103151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1746811710" name="Picture"/>
+                                <pic:cNvPr id="773103151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="442150039" name="Picture">
+                        <wp:docPr id="1245811453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="442150039" name="Picture"/>
+                                <pic:cNvPr id="1245811453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1609947028" name="Picture">
+                        <wp:docPr id="1096661897" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1609947028" name="Picture"/>
+                                <pic:cNvPr id="1096661897" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082900451" name="Picture">
+                  <wp:docPr id="1766657298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082900451" name="Picture"/>
+                          <pic:cNvPr id="1766657298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605829121" name="Picture">
+                  <wp:docPr id="778212105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605829121" name="Picture"/>
+                          <pic:cNvPr id="778212105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="387086662" name="Picture">
+                  <wp:docPr id="1823315988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="387086662" name="Picture"/>
+                          <pic:cNvPr id="1823315988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="122431751" name="Picture">
+                  <wp:docPr id="1797850212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="122431751" name="Picture"/>
+                          <pic:cNvPr id="1797850212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553007855" name="Picture">
+                  <wp:docPr id="1740819335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553007855" name="Picture"/>
+                          <pic:cNvPr id="1740819335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041342379" name="Picture">
+                  <wp:docPr id="1211549543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041342379" name="Picture"/>
+                          <pic:cNvPr id="1211549543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1119888024" name="Picture">
+                        <wp:docPr id="1949562526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1119888024" name="Picture"/>
+                                <pic:cNvPr id="1949562526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="111551905" name="Picture">
+                  <wp:docPr id="359528611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="111551905" name="Picture"/>
+                          <pic:cNvPr id="359528611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="379835843" name="Picture">
+                  <wp:docPr id="705007213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="379835843" name="Picture"/>
+                          <pic:cNvPr id="705007213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429533037" name="Picture">
+                  <wp:docPr id="1097407157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429533037" name="Picture"/>
+                          <pic:cNvPr id="1097407157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1745301367" name="Picture">
+                  <wp:docPr id="696340732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1745301367" name="Picture"/>
+                          <pic:cNvPr id="696340732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1772378068" name="Picture">
+                  <wp:docPr id="1301029394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1772378068" name="Picture"/>
+                          <pic:cNvPr id="1301029394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="103112783" name="Picture">
+                  <wp:docPr id="1330827876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="103112783" name="Picture"/>
+                          <pic:cNvPr id="1330827876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1120424682" name="Picture">
+                        <wp:docPr id="1719061250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1120424682" name="Picture"/>
+                                <pic:cNvPr id="1719061250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="215552622" name="Picture">
+                        <wp:docPr id="1381301195" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="215552622" name="Picture"/>
+                                <pic:cNvPr id="1381301195" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210132509" name="Picture">
+                  <wp:docPr id="44700760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210132509" name="Picture"/>
+                          <pic:cNvPr id="44700760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="463514822" name="Picture">
+                  <wp:docPr id="1238617072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="463514822" name="Picture"/>
+                          <pic:cNvPr id="1238617072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127907761" name="Picture">
+                  <wp:docPr id="492365796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127907761" name="Picture"/>
+                          <pic:cNvPr id="492365796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="303880981" name="Picture">
+                  <wp:docPr id="1636027645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="303880981" name="Picture"/>
+                          <pic:cNvPr id="1636027645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1582483654" name="Picture">
+                  <wp:docPr id="78607335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1582483654" name="Picture"/>
+                          <pic:cNvPr id="78607335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="62700269" name="Picture">
+                  <wp:docPr id="1513841713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="62700269" name="Picture"/>
+                          <pic:cNvPr id="1513841713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2089099484" name="Picture">
+                        <wp:docPr id="1654125878" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2089099484" name="Picture"/>
+                                <pic:cNvPr id="1654125878" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="445154931" name="Picture">
+                  <wp:docPr id="1670127545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="445154931" name="Picture"/>
+                          <pic:cNvPr id="1670127545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1402250976" name="Picture">
+                  <wp:docPr id="1725629894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1402250976" name="Picture"/>
+                          <pic:cNvPr id="1725629894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1617685006" name="Picture">
+                  <wp:docPr id="61630811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1617685006" name="Picture"/>
+                          <pic:cNvPr id="61630811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2059727054" name="Picture">
+                  <wp:docPr id="629905635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2059727054" name="Picture"/>
+                          <pic:cNvPr id="629905635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1267613427" name="Picture">
+                  <wp:docPr id="1198623416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1267613427" name="Picture"/>
+                          <pic:cNvPr id="1198623416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="510005072" name="Picture">
+                  <wp:docPr id="1881479000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="510005072" name="Picture"/>
+                          <pic:cNvPr id="1881479000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1830113918" name="Picture">
+                        <wp:docPr id="1015738096" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1830113918" name="Picture"/>
+                                <pic:cNvPr id="1015738096" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1135074307" name="Picture">
+                  <wp:docPr id="1691202030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1135074307" name="Picture"/>
+                          <pic:cNvPr id="1691202030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1226236981" name="Picture">
+                  <wp:docPr id="206724558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1226236981" name="Picture"/>
+                          <pic:cNvPr id="206724558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809800030" name="Picture">
+                  <wp:docPr id="907261139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809800030" name="Picture"/>
+                          <pic:cNvPr id="907261139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>