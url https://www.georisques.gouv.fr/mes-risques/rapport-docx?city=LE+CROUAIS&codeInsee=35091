--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="195973530" name="Picture">
+                  <wp:docPr id="2000286331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="195973530" name="Picture"/>
+                          <pic:cNvPr id="2000286331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1902117835" name="Picture">
+                  <wp:docPr id="1968637577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1902117835" name="Picture"/>
+                          <pic:cNvPr id="1968637577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="972106172" name="Picture">
+                        <wp:docPr id="273793872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="972106172" name="Picture"/>
+                                <pic:cNvPr id="273793872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1791660325" name="Picture">
+                  <wp:docPr id="1822258475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1791660325" name="Picture"/>
+                          <pic:cNvPr id="1822258475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="440605670" name="Picture">
+                  <wp:docPr id="1844940075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="440605670" name="Picture"/>
+                          <pic:cNvPr id="1844940075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2083685075" name="Picture">
+                  <wp:docPr id="1127940998" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2083685075" name="Picture"/>
+                          <pic:cNvPr id="1127940998" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1772770715" name="Picture">
+                  <wp:docPr id="1927348205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1772770715" name="Picture"/>
+                          <pic:cNvPr id="1927348205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1345160392" name="Picture">
+                  <wp:docPr id="1728999267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1345160392" name="Picture"/>
+                          <pic:cNvPr id="1728999267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1578517043" name="Picture">
+                        <wp:docPr id="1953436098" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1578517043" name="Picture"/>
+                                <pic:cNvPr id="1953436098" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="925688445" name="Picture">
+                        <wp:docPr id="83761561" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="925688445" name="Picture"/>
+                                <pic:cNvPr id="83761561" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1789987776" name="Picture">
+                        <wp:docPr id="1237054246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1789987776" name="Picture"/>
+                                <pic:cNvPr id="1237054246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1239111039" name="Picture">
+                        <wp:docPr id="1471934720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1239111039" name="Picture"/>
+                                <pic:cNvPr id="1471934720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="956266887" name="Picture">
+                        <wp:docPr id="47957078" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="956266887" name="Picture"/>
+                                <pic:cNvPr id="47957078" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="863184964" name="Picture">
+                        <wp:docPr id="1219834079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="863184964" name="Picture"/>
+                                <pic:cNvPr id="1219834079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="147740606" name="Picture">
+                        <wp:docPr id="467632384" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="147740606" name="Picture"/>
+                                <pic:cNvPr id="467632384" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="802014240" name="Picture">
+                        <wp:docPr id="422533555" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="802014240" name="Picture"/>
+                                <pic:cNvPr id="422533555" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1303835378" name="Picture">
+                        <wp:docPr id="1572367887" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1303835378" name="Picture"/>
+                                <pic:cNvPr id="1572367887" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="496132688" name="Picture">
+                        <wp:docPr id="364934227" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="496132688" name="Picture"/>
+                                <pic:cNvPr id="364934227" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1840159520" name="Picture">
+                        <wp:docPr id="1203781749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1840159520" name="Picture"/>
+                                <pic:cNvPr id="1203781749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="331903226" name="Picture">
+                        <wp:docPr id="2099676969" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="331903226" name="Picture"/>
+                                <pic:cNvPr id="2099676969" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="66979668" name="Picture">
+                        <wp:docPr id="2031214097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="66979668" name="Picture"/>
+                                <pic:cNvPr id="2031214097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="489675703" name="Picture">
+                        <wp:docPr id="1375175489" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="489675703" name="Picture"/>
+                                <pic:cNvPr id="1375175489" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="479920679" name="Picture">
+                        <wp:docPr id="857212638" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="479920679" name="Picture"/>
+                                <pic:cNvPr id="857212638" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="358060318" name="Picture">
+                  <wp:docPr id="1992162032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="358060318" name="Picture"/>
+                          <pic:cNvPr id="1992162032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1438414710" name="Picture">
+                  <wp:docPr id="591453467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1438414710" name="Picture"/>
+                          <pic:cNvPr id="591453467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2073382926" name="Picture">
+                  <wp:docPr id="1300962405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2073382926" name="Picture"/>
+                          <pic:cNvPr id="1300962405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="932852405" name="Picture">
+                  <wp:docPr id="832936399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="932852405" name="Picture"/>
+                          <pic:cNvPr id="832936399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1536672343" name="Picture">
+                  <wp:docPr id="856314933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1536672343" name="Picture"/>
+                          <pic:cNvPr id="856314933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211959378" name="Picture">
+                  <wp:docPr id="667034168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211959378" name="Picture"/>
+                          <pic:cNvPr id="667034168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="607140358" name="Picture">
+                        <wp:docPr id="1011864645" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="607140358" name="Picture"/>
+                                <pic:cNvPr id="1011864645" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18758,57 +18758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="661042565" name="Picture">
+                        <wp:docPr id="1702559455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="661042565" name="Picture"/>
+                                <pic:cNvPr id="1702559455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20368,57 +20368,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="766175637" name="Picture">
+                  <wp:docPr id="1193235142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="766175637" name="Picture"/>
+                          <pic:cNvPr id="1193235142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20457,57 +20457,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="957902729" name="Picture">
+                  <wp:docPr id="1530949443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="957902729" name="Picture"/>
+                          <pic:cNvPr id="1530949443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21101,57 +21101,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="725630898" name="Picture">
+                  <wp:docPr id="1769930482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="725630898" name="Picture"/>
+                          <pic:cNvPr id="1769930482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22099,57 +22099,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035049983" name="Picture">
+                  <wp:docPr id="1865224043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035049983" name="Picture"/>
+                          <pic:cNvPr id="1865224043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22202,57 +22202,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="422532486" name="Picture">
+                  <wp:docPr id="547321883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="422532486" name="Picture"/>
+                          <pic:cNvPr id="547321883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23583,57 +23583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="645479261" name="Picture">
+                  <wp:docPr id="1358670118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="645479261" name="Picture"/>
+                          <pic:cNvPr id="1358670118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24745,57 +24745,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1095951087" name="Picture">
+                        <wp:docPr id="1424287505" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1095951087" name="Picture"/>
+                                <pic:cNvPr id="1424287505" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25720,57 +25720,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2118694340" name="Picture">
+                        <wp:docPr id="287581297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2118694340" name="Picture"/>
+                                <pic:cNvPr id="287581297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27109,57 +27109,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="685471096" name="Picture">
+                  <wp:docPr id="1653314859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="685471096" name="Picture"/>
+                          <pic:cNvPr id="1653314859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27198,57 +27198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917714154" name="Picture">
+                  <wp:docPr id="1701192990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917714154" name="Picture"/>
+                          <pic:cNvPr id="1701192990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27842,57 +27842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767665008" name="Picture">
+                  <wp:docPr id="552116464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767665008" name="Picture"/>
+                          <pic:cNvPr id="552116464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28840,57 +28840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="679660200" name="Picture">
+                  <wp:docPr id="1998427648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="679660200" name="Picture"/>
+                          <pic:cNvPr id="1998427648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28943,57 +28943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1110140685" name="Picture">
+                  <wp:docPr id="1967445894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1110140685" name="Picture"/>
+                          <pic:cNvPr id="1967445894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30320,57 +30320,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1535666907" name="Picture">
+                  <wp:docPr id="719643391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1535666907" name="Picture"/>
+                          <pic:cNvPr id="719643391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31463,57 +31463,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1706625457" name="Picture">
+                        <wp:docPr id="345639338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1706625457" name="Picture"/>
+                                <pic:cNvPr id="345639338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32824,57 +32824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113890671" name="Picture">
+                  <wp:docPr id="426046172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113890671" name="Picture"/>
+                          <pic:cNvPr id="426046172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32913,57 +32913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="750859349" name="Picture">
+                  <wp:docPr id="535494874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="750859349" name="Picture"/>
+                          <pic:cNvPr id="535494874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33557,57 +33557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897262843" name="Picture">
+                  <wp:docPr id="312769388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897262843" name="Picture"/>
+                          <pic:cNvPr id="312769388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34555,57 +34555,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434093734" name="Picture">
+                  <wp:docPr id="2013231612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434093734" name="Picture"/>
+                          <pic:cNvPr id="2013231612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34658,57 +34658,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="235649350" name="Picture">
+                  <wp:docPr id="98187410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="235649350" name="Picture"/>
+                          <pic:cNvPr id="98187410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36035,57 +36035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1023752921" name="Picture">
+                  <wp:docPr id="1715564872" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1023752921" name="Picture"/>
+                          <pic:cNvPr id="1715564872" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37178,57 +37178,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1745726631" name="Picture">
+                        <wp:docPr id="127628220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1745726631" name="Picture"/>
+                                <pic:cNvPr id="127628220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38536,57 +38536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2085261453" name="Picture">
+                  <wp:docPr id="1782421814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2085261453" name="Picture"/>
+                          <pic:cNvPr id="1782421814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38625,57 +38625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="698740839" name="Picture">
+                  <wp:docPr id="101140944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="698740839" name="Picture"/>
+                          <pic:cNvPr id="101140944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39248,57 +39248,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="749740472" name="Picture">
+                  <wp:docPr id="1594286390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="749740472" name="Picture"/>
+                          <pic:cNvPr id="1594286390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40165,57 +40165,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1842442509" name="Picture">
+                  <wp:docPr id="830469380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1842442509" name="Picture"/>
+                          <pic:cNvPr id="830469380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40268,57 +40268,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="481594444" name="Picture">
+                  <wp:docPr id="323652508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="481594444" name="Picture"/>
+                          <pic:cNvPr id="323652508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41591,57 +41591,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914365976" name="Picture">
+                  <wp:docPr id="1846242609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914365976" name="Picture"/>
+                          <pic:cNvPr id="1846242609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42226,57 +42226,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1257561339" name="Picture">
+                  <wp:docPr id="693767431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1257561339" name="Picture"/>
+                          <pic:cNvPr id="693767431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42297,57 +42297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847922628" name="Picture">
+                  <wp:docPr id="1745992099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847922628" name="Picture"/>
+                          <pic:cNvPr id="1745992099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42711,57 +42711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1551957414" name="Picture">
+                  <wp:docPr id="1524304373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1551957414" name="Picture"/>
+                          <pic:cNvPr id="1524304373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>