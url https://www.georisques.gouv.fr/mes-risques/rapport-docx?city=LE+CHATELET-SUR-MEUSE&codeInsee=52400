--- v0 (2026-08-19)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="348113951" name="Picture">
+                  <wp:docPr id="2116488175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="348113951" name="Picture"/>
+                          <pic:cNvPr id="2116488175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2088739207" name="Picture">
+                  <wp:docPr id="381268907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2088739207" name="Picture"/>
+                          <pic:cNvPr id="381268907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="108217261" name="Picture">
+                        <wp:docPr id="718604735" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="108217261" name="Picture"/>
+                                <pic:cNvPr id="718604735" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1956825141" name="Picture">
+                  <wp:docPr id="2129925953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1956825141" name="Picture"/>
+                          <pic:cNvPr id="2129925953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="457129412" name="Picture">
+                  <wp:docPr id="922371065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="457129412" name="Picture"/>
+                          <pic:cNvPr id="922371065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="80452029" name="Picture">
+                  <wp:docPr id="1633483108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="80452029" name="Picture"/>
+                          <pic:cNvPr id="1633483108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2045213071" name="Picture">
+                  <wp:docPr id="329616215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2045213071" name="Picture"/>
+                          <pic:cNvPr id="329616215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1947656008" name="Picture">
+                  <wp:docPr id="964966045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1947656008" name="Picture"/>
+                          <pic:cNvPr id="964966045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="900603557" name="Picture">
+                        <wp:docPr id="1968714200" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="900603557" name="Picture"/>
+                                <pic:cNvPr id="1968714200" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1199322809" name="Picture">
+                        <wp:docPr id="1666442445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1199322809" name="Picture"/>
+                                <pic:cNvPr id="1666442445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="505779896" name="Picture">
+                        <wp:docPr id="815818496" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="505779896" name="Picture"/>
+                                <pic:cNvPr id="815818496" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="653623078" name="Picture">
+                        <wp:docPr id="703369221" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="653623078" name="Picture"/>
+                                <pic:cNvPr id="703369221" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1691251135" name="Picture">
+                        <wp:docPr id="1693477037" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1691251135" name="Picture"/>
+                                <pic:cNvPr id="1693477037" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="901478605" name="Picture">
+                        <wp:docPr id="2007313957" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="901478605" name="Picture"/>
+                                <pic:cNvPr id="2007313957" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="974677700" name="Picture">
+                        <wp:docPr id="299174063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="974677700" name="Picture"/>
+                                <pic:cNvPr id="299174063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="791093043" name="Picture">
+                        <wp:docPr id="1664647663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="791093043" name="Picture"/>
+                                <pic:cNvPr id="1664647663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="489759243" name="Picture">
+                        <wp:docPr id="2009840816" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="489759243" name="Picture"/>
+                                <pic:cNvPr id="2009840816" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="734397064" name="Picture">
+                        <wp:docPr id="978753647" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="734397064" name="Picture"/>
+                                <pic:cNvPr id="978753647" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1407620550" name="Picture">
+                        <wp:docPr id="274529850" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1407620550" name="Picture"/>
+                                <pic:cNvPr id="274529850" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="166045622" name="Picture">
+                        <wp:docPr id="1438415" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="166045622" name="Picture"/>
+                                <pic:cNvPr id="1438415" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1570595695" name="Picture">
+                        <wp:docPr id="677825121" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1570595695" name="Picture"/>
+                                <pic:cNvPr id="677825121" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1872892728" name="Picture">
+                        <wp:docPr id="1718262658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1872892728" name="Picture"/>
+                                <pic:cNvPr id="1718262658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="696636226" name="Picture">
+                        <wp:docPr id="455820256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="696636226" name="Picture"/>
+                                <pic:cNvPr id="455820256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="170469358" name="Picture">
+                  <wp:docPr id="1950052869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="170469358" name="Picture"/>
+                          <pic:cNvPr id="1950052869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2018500009" name="Picture">
+                  <wp:docPr id="1837495779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2018500009" name="Picture"/>
+                          <pic:cNvPr id="1837495779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521608003" name="Picture">
+                  <wp:docPr id="600162874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521608003" name="Picture"/>
+                          <pic:cNvPr id="600162874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254183814" name="Picture">
+                  <wp:docPr id="1347377268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254183814" name="Picture"/>
+                          <pic:cNvPr id="1347377268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1239243878" name="Picture">
+                  <wp:docPr id="326336962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1239243878" name="Picture"/>
+                          <pic:cNvPr id="326336962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728217964" name="Picture">
+                  <wp:docPr id="910926760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728217964" name="Picture"/>
+                          <pic:cNvPr id="910926760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1358278269" name="Picture">
+                        <wp:docPr id="511515843" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1358278269" name="Picture"/>
+                                <pic:cNvPr id="511515843" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1954497851" name="Picture">
+                  <wp:docPr id="408639170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1954497851" name="Picture"/>
+                          <pic:cNvPr id="408639170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1310575999" name="Picture">
+                  <wp:docPr id="987060296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1310575999" name="Picture"/>
+                          <pic:cNvPr id="987060296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="870712455" name="Picture">
+                  <wp:docPr id="1278787797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="870712455" name="Picture"/>
+                          <pic:cNvPr id="1278787797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376476731" name="Picture">
+                  <wp:docPr id="1571344080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376476731" name="Picture"/>
+                          <pic:cNvPr id="1571344080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1366541849" name="Picture">
+                  <wp:docPr id="734753751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1366541849" name="Picture"/>
+                          <pic:cNvPr id="734753751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2051294036" name="Picture">
+                  <wp:docPr id="1293095238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2051294036" name="Picture"/>
+                          <pic:cNvPr id="1293095238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="912684846" name="Picture">
+                        <wp:docPr id="1998272556" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="912684846" name="Picture"/>
+                                <pic:cNvPr id="1998272556" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24955,57 +24955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851841621" name="Picture">
+                  <wp:docPr id="584552104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851841621" name="Picture"/>
+                          <pic:cNvPr id="584552104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25044,57 +25044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="749013467" name="Picture">
+                  <wp:docPr id="1927392641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="749013467" name="Picture"/>
+                          <pic:cNvPr id="1927392641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25688,57 +25688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="173835232" name="Picture">
+                  <wp:docPr id="294829495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="173835232" name="Picture"/>
+                          <pic:cNvPr id="294829495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26686,57 +26686,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818007770" name="Picture">
+                  <wp:docPr id="1414802461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818007770" name="Picture"/>
+                          <pic:cNvPr id="1414802461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="847801623" name="Picture">
+                  <wp:docPr id="2028039008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="847801623" name="Picture"/>
+                          <pic:cNvPr id="2028039008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28166,57 +28166,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093658558" name="Picture">
+                  <wp:docPr id="625270733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093658558" name="Picture"/>
+                          <pic:cNvPr id="625270733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29309,57 +29309,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="444467174" name="Picture">
+                        <wp:docPr id="63221361" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="444467174" name="Picture"/>
+                                <pic:cNvPr id="63221361" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30670,57 +30670,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="856691286" name="Picture">
+                  <wp:docPr id="8233843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="856691286" name="Picture"/>
+                          <pic:cNvPr id="8233843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30759,57 +30759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1657119602" name="Picture">
+                  <wp:docPr id="1050511208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1657119602" name="Picture"/>
+                          <pic:cNvPr id="1050511208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31403,57 +31403,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="185120265" name="Picture">
+                  <wp:docPr id="1820579220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="185120265" name="Picture"/>
+                          <pic:cNvPr id="1820579220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32401,57 +32401,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740618979" name="Picture">
+                  <wp:docPr id="1605416237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740618979" name="Picture"/>
+                          <pic:cNvPr id="1605416237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32504,57 +32504,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="356031163" name="Picture">
+                  <wp:docPr id="676024553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="356031163" name="Picture"/>
+                          <pic:cNvPr id="676024553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33881,57 +33881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860135940" name="Picture">
+                  <wp:docPr id="2003077548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860135940" name="Picture"/>
+                          <pic:cNvPr id="2003077548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35024,57 +35024,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="64792810" name="Picture">
+                        <wp:docPr id="600284721" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="64792810" name="Picture"/>
+                                <pic:cNvPr id="600284721" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36382,57 +36382,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362708503" name="Picture">
+                  <wp:docPr id="1891457548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362708503" name="Picture"/>
+                          <pic:cNvPr id="1891457548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="932739986" name="Picture">
+                  <wp:docPr id="657279089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="932739986" name="Picture"/>
+                          <pic:cNvPr id="657279089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37094,57 +37094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="175666689" name="Picture">
+                  <wp:docPr id="1912875525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="175666689" name="Picture"/>
+                          <pic:cNvPr id="1912875525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38011,57 +38011,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935631314" name="Picture">
+                  <wp:docPr id="1819621546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935631314" name="Picture"/>
+                          <pic:cNvPr id="1819621546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38114,57 +38114,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1354045174" name="Picture">
+                  <wp:docPr id="538528885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1354045174" name="Picture"/>
+                          <pic:cNvPr id="538528885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39437,57 +39437,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571272228" name="Picture">
+                  <wp:docPr id="1496634304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571272228" name="Picture"/>
+                          <pic:cNvPr id="1496634304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40072,57 +40072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="626854336" name="Picture">
+                  <wp:docPr id="866408055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="626854336" name="Picture"/>
+                          <pic:cNvPr id="866408055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40143,57 +40143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409608460" name="Picture">
+                  <wp:docPr id="852265351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409608460" name="Picture"/>
+                          <pic:cNvPr id="852265351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40557,57 +40557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="60148833" name="Picture">
+                  <wp:docPr id="1178620069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="60148833" name="Picture"/>
+                          <pic:cNvPr id="1178620069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>