--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525766781" name="Picture">
+                  <wp:docPr id="1580410727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525766781" name="Picture"/>
+                          <pic:cNvPr id="1580410727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1534842368" name="Picture">
+                  <wp:docPr id="1524944148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1534842368" name="Picture"/>
+                          <pic:cNvPr id="1524944148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1897646153" name="Picture">
+                        <wp:docPr id="1179914919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1897646153" name="Picture"/>
+                                <pic:cNvPr id="1179914919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609586725" name="Picture">
+                  <wp:docPr id="1851772627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609586725" name="Picture"/>
+                          <pic:cNvPr id="1851772627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="44648870" name="Picture">
+                  <wp:docPr id="999779208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="44648870" name="Picture"/>
+                          <pic:cNvPr id="999779208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1996721144" name="Picture">
+                  <wp:docPr id="1658234805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1996721144" name="Picture"/>
+                          <pic:cNvPr id="1658234805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470756620" name="Picture">
+                  <wp:docPr id="310119050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470756620" name="Picture"/>
+                          <pic:cNvPr id="310119050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2073038941" name="Picture">
+                  <wp:docPr id="1014426851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2073038941" name="Picture"/>
+                          <pic:cNvPr id="1014426851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1435691130" name="Picture">
+                        <wp:docPr id="447998299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1435691130" name="Picture"/>
+                                <pic:cNvPr id="447998299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2077133559" name="Picture">
+                        <wp:docPr id="1672820879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2077133559" name="Picture"/>
+                                <pic:cNvPr id="1672820879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="669926708" name="Picture">
+                        <wp:docPr id="229571020" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="669926708" name="Picture"/>
+                                <pic:cNvPr id="229571020" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="397822013" name="Picture">
+                        <wp:docPr id="217778629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="397822013" name="Picture"/>
+                                <pic:cNvPr id="217778629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1505804407" name="Picture">
+                        <wp:docPr id="2103876053" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1505804407" name="Picture"/>
+                                <pic:cNvPr id="2103876053" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="785464218" name="Picture">
+                        <wp:docPr id="1294660491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="785464218" name="Picture"/>
+                                <pic:cNvPr id="1294660491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1042171695" name="Picture">
+                        <wp:docPr id="2055768457" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1042171695" name="Picture"/>
+                                <pic:cNvPr id="2055768457" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="311738379" name="Picture">
+                        <wp:docPr id="1726993534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="311738379" name="Picture"/>
+                                <pic:cNvPr id="1726993534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="319050339" name="Picture">
+                        <wp:docPr id="1354795667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="319050339" name="Picture"/>
+                                <pic:cNvPr id="1354795667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2037283128" name="Picture">
+                        <wp:docPr id="1909401346" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2037283128" name="Picture"/>
+                                <pic:cNvPr id="1909401346" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="22363240" name="Picture">
+                        <wp:docPr id="807766967" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="22363240" name="Picture"/>
+                                <pic:cNvPr id="807766967" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="649781640" name="Picture">
+                        <wp:docPr id="1053912357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="649781640" name="Picture"/>
+                                <pic:cNvPr id="1053912357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683666729" name="Picture">
+                  <wp:docPr id="291817825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683666729" name="Picture"/>
+                          <pic:cNvPr id="291817825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1451113055" name="Picture">
+                  <wp:docPr id="672548296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1451113055" name="Picture"/>
+                          <pic:cNvPr id="672548296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="813405612" name="Picture">
+                  <wp:docPr id="573188660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="813405612" name="Picture"/>
+                          <pic:cNvPr id="573188660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="202627020" name="Picture">
+                  <wp:docPr id="2034839604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="202627020" name="Picture"/>
+                          <pic:cNvPr id="2034839604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="999526742" name="Picture">
+                  <wp:docPr id="1754776071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="999526742" name="Picture"/>
+                          <pic:cNvPr id="1754776071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="296712895" name="Picture">
+                  <wp:docPr id="1616467071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="296712895" name="Picture"/>
+                          <pic:cNvPr id="1616467071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1854058538" name="Picture">
+                        <wp:docPr id="835090746" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1854058538" name="Picture"/>
+                                <pic:cNvPr id="835090746" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17133,57 +17133,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1197295401" name="Picture">
+                        <wp:docPr id="221544760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1197295401" name="Picture"/>
+                                <pic:cNvPr id="221544760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18743,57 +18743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2117153724" name="Picture">
+                  <wp:docPr id="1884277905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2117153724" name="Picture"/>
+                          <pic:cNvPr id="1884277905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18832,57 +18832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="683691237" name="Picture">
+                  <wp:docPr id="1419828300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="683691237" name="Picture"/>
+                          <pic:cNvPr id="1419828300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19476,57 +19476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="84488923" name="Picture">
+                  <wp:docPr id="2108992161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="84488923" name="Picture"/>
+                          <pic:cNvPr id="2108992161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20474,57 +20474,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567999086" name="Picture">
+                  <wp:docPr id="1385636658" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567999086" name="Picture"/>
+                          <pic:cNvPr id="1385636658" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20577,57 +20577,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="126876202" name="Picture">
+                  <wp:docPr id="117935673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="126876202" name="Picture"/>
+                          <pic:cNvPr id="117935673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21958,57 +21958,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="55298024" name="Picture">
+                  <wp:docPr id="1569132520" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="55298024" name="Picture"/>
+                          <pic:cNvPr id="1569132520" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23101,57 +23101,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="128761475" name="Picture">
+                        <wp:docPr id="489716643" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="128761475" name="Picture"/>
+                                <pic:cNvPr id="489716643" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24490,57 +24490,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518689561" name="Picture">
+                  <wp:docPr id="2024656802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518689561" name="Picture"/>
+                          <pic:cNvPr id="2024656802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24579,57 +24579,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="738863345" name="Picture">
+                  <wp:docPr id="1757424339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="738863345" name="Picture"/>
+                          <pic:cNvPr id="1757424339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25223,57 +25223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="614250049" name="Picture">
+                  <wp:docPr id="2036941410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="614250049" name="Picture"/>
+                          <pic:cNvPr id="2036941410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26221,57 +26221,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2119269112" name="Picture">
+                  <wp:docPr id="450722086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2119269112" name="Picture"/>
+                          <pic:cNvPr id="450722086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26324,57 +26324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="679094026" name="Picture">
+                  <wp:docPr id="2013029861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="679094026" name="Picture"/>
+                          <pic:cNvPr id="2013029861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27701,57 +27701,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365130359" name="Picture">
+                  <wp:docPr id="860413951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365130359" name="Picture"/>
+                          <pic:cNvPr id="860413951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28844,57 +28844,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1527535005" name="Picture">
+                        <wp:docPr id="1424768778" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1527535005" name="Picture"/>
+                                <pic:cNvPr id="1424768778" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30205,57 +30205,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2064738063" name="Picture">
+                  <wp:docPr id="556709199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2064738063" name="Picture"/>
+                          <pic:cNvPr id="556709199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30294,57 +30294,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2070744903" name="Picture">
+                  <wp:docPr id="2093293795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2070744903" name="Picture"/>
+                          <pic:cNvPr id="2093293795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30938,57 +30938,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="417294941" name="Picture">
+                  <wp:docPr id="1202535304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="417294941" name="Picture"/>
+                          <pic:cNvPr id="1202535304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31936,57 +31936,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="855826077" name="Picture">
+                  <wp:docPr id="1305000547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="855826077" name="Picture"/>
+                          <pic:cNvPr id="1305000547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32039,57 +32039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="197518802" name="Picture">
+                  <wp:docPr id="1560411285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="197518802" name="Picture"/>
+                          <pic:cNvPr id="1560411285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33416,57 +33416,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="547001720" name="Picture">
+                  <wp:docPr id="913315736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="547001720" name="Picture"/>
+                          <pic:cNvPr id="913315736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34559,57 +34559,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="225130903" name="Picture">
+                        <wp:docPr id="844270983" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="225130903" name="Picture"/>
+                                <pic:cNvPr id="844270983" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35780,57 +35780,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041465879" name="Picture">
+                  <wp:docPr id="78155906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041465879" name="Picture"/>
+                          <pic:cNvPr id="78155906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35851,57 +35851,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428752257" name="Picture">
+                  <wp:docPr id="1563614088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428752257" name="Picture"/>
+                          <pic:cNvPr id="1563614088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36265,57 +36265,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="772081410" name="Picture">
+                  <wp:docPr id="1466241716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="772081410" name="Picture"/>
+                          <pic:cNvPr id="1466241716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>