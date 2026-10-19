--- v0 (2026-08-18)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1879933750" name="Picture">
+                  <wp:docPr id="853934852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1879933750" name="Picture"/>
+                          <pic:cNvPr id="853934852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2098449404" name="Picture">
+                  <wp:docPr id="378555649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2098449404" name="Picture"/>
+                          <pic:cNvPr id="378555649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="739409705" name="Picture">
+                        <wp:docPr id="1590853100" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="739409705" name="Picture"/>
+                                <pic:cNvPr id="1590853100" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1975356712" name="Picture">
+                  <wp:docPr id="742883218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1975356712" name="Picture"/>
+                          <pic:cNvPr id="742883218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="429921760" name="Picture">
+                  <wp:docPr id="583240358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="429921760" name="Picture"/>
+                          <pic:cNvPr id="583240358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553161487" name="Picture">
+                  <wp:docPr id="567342653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553161487" name="Picture"/>
+                          <pic:cNvPr id="567342653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="941100561" name="Picture">
+                  <wp:docPr id="1631584368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="941100561" name="Picture"/>
+                          <pic:cNvPr id="1631584368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="754107218" name="Picture">
+                  <wp:docPr id="1832701150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="754107218" name="Picture"/>
+                          <pic:cNvPr id="1832701150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="212979898" name="Picture">
+                        <wp:docPr id="1799224468" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="212979898" name="Picture"/>
+                                <pic:cNvPr id="1799224468" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1799195644" name="Picture">
+                        <wp:docPr id="509044772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1799195644" name="Picture"/>
+                                <pic:cNvPr id="509044772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1256060694" name="Picture">
+                        <wp:docPr id="1067475779" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1256060694" name="Picture"/>
+                                <pic:cNvPr id="1067475779" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="653334660" name="Picture">
+                        <wp:docPr id="299586899" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="653334660" name="Picture"/>
+                                <pic:cNvPr id="299586899" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1117196607" name="Picture">
+                        <wp:docPr id="1369600884" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1117196607" name="Picture"/>
+                                <pic:cNvPr id="1369600884" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="132644090" name="Picture">
+                        <wp:docPr id="687386075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="132644090" name="Picture"/>
+                                <pic:cNvPr id="687386075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="709418082" name="Picture">
+                        <wp:docPr id="1548449081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="709418082" name="Picture"/>
+                                <pic:cNvPr id="1548449081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="799330790" name="Picture">
+                        <wp:docPr id="967297775" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="799330790" name="Picture"/>
+                                <pic:cNvPr id="967297775" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1616397676" name="Picture">
+                        <wp:docPr id="1286615129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1616397676" name="Picture"/>
+                                <pic:cNvPr id="1286615129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="774093842" name="Picture">
+                        <wp:docPr id="325549084" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="774093842" name="Picture"/>
+                                <pic:cNvPr id="325549084" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1401679572" name="Picture">
+                        <wp:docPr id="554111450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1401679572" name="Picture"/>
+                                <pic:cNvPr id="554111450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1055015967" name="Picture">
+                        <wp:docPr id="649170975" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1055015967" name="Picture"/>
+                                <pic:cNvPr id="649170975" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="94200672" name="Picture">
+                        <wp:docPr id="204029435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="94200672" name="Picture"/>
+                                <pic:cNvPr id="204029435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1790916095" name="Picture">
+                        <wp:docPr id="2070897141" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1790916095" name="Picture"/>
+                                <pic:cNvPr id="2070897141" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1287766277" name="Picture">
+                        <wp:docPr id="996509860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1287766277" name="Picture"/>
+                                <pic:cNvPr id="996509860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1861325286" name="Picture">
+                  <wp:docPr id="2082277081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1861325286" name="Picture"/>
+                          <pic:cNvPr id="2082277081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561351997" name="Picture">
+                  <wp:docPr id="1520805351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561351997" name="Picture"/>
+                          <pic:cNvPr id="1520805351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1256098579" name="Picture">
+                  <wp:docPr id="1891425254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1256098579" name="Picture"/>
+                          <pic:cNvPr id="1891425254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767522974" name="Picture">
+                  <wp:docPr id="758441088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767522974" name="Picture"/>
+                          <pic:cNvPr id="758441088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144177875" name="Picture">
+                  <wp:docPr id="1914491370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144177875" name="Picture"/>
+                          <pic:cNvPr id="1914491370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17051,57 +17051,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2108815369" name="Picture">
+                  <wp:docPr id="280387408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2108815369" name="Picture"/>
+                          <pic:cNvPr id="280387408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18223,57 +18223,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="830270377" name="Picture">
+                        <wp:docPr id="566748221" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="830270377" name="Picture"/>
+                                <pic:cNvPr id="566748221" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19784,57 +19784,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="167006992" name="Picture">
+                  <wp:docPr id="89469840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="167006992" name="Picture"/>
+                          <pic:cNvPr id="89469840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19864,57 +19864,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="22991095" name="Picture">
+                  <wp:docPr id="2016874125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="22991095" name="Picture"/>
+                          <pic:cNvPr id="2016874125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20409,57 +20409,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1677362369" name="Picture">
+                  <wp:docPr id="1543511578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1677362369" name="Picture"/>
+                          <pic:cNvPr id="1543511578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21545,57 +21545,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1041734612" name="Picture">
+                        <wp:docPr id="1469655894" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1041734612" name="Picture"/>
+                                <pic:cNvPr id="1469655894" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22328,57 +22328,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1194034101" name="Picture">
+                        <wp:docPr id="1937536323" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1194034101" name="Picture"/>
+                                <pic:cNvPr id="1937536323" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24758,57 +24758,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="777539258" name="Picture">
+                  <wp:docPr id="1368470287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="777539258" name="Picture"/>
+                          <pic:cNvPr id="1368470287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24847,57 +24847,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1826420976" name="Picture">
+                  <wp:docPr id="1806348734" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1826420976" name="Picture"/>
+                          <pic:cNvPr id="1806348734" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2003958005" name="Picture">
+                  <wp:docPr id="2070681573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2003958005" name="Picture"/>
+                          <pic:cNvPr id="2070681573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26489,57 +26489,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1294849914" name="Picture">
+                  <wp:docPr id="1304792207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1294849914" name="Picture"/>
+                          <pic:cNvPr id="1304792207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26592,57 +26592,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1076831149" name="Picture">
+                  <wp:docPr id="1823687849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1076831149" name="Picture"/>
+                          <pic:cNvPr id="1823687849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27971,57 +27971,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571072977" name="Picture">
+                  <wp:docPr id="197033215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571072977" name="Picture"/>
+                          <pic:cNvPr id="197033215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29096,57 +29096,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="745850325" name="Picture">
+                        <wp:docPr id="412648173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="745850325" name="Picture"/>
+                                <pic:cNvPr id="412648173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30449,57 +30449,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1316023194" name="Picture">
+                  <wp:docPr id="1783932960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1316023194" name="Picture"/>
+                          <pic:cNvPr id="1783932960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30538,57 +30538,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="568970572" name="Picture">
+                  <wp:docPr id="1344005537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="568970572" name="Picture"/>
+                          <pic:cNvPr id="1344005537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31182,57 +31182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="733605577" name="Picture">
+                  <wp:docPr id="206084773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="733605577" name="Picture"/>
+                          <pic:cNvPr id="206084773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32180,57 +32180,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664831098" name="Picture">
+                  <wp:docPr id="1971030136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664831098" name="Picture"/>
+                          <pic:cNvPr id="1971030136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32283,57 +32283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="50785060" name="Picture">
+                  <wp:docPr id="1428798663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="50785060" name="Picture"/>
+                          <pic:cNvPr id="1428798663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33664,57 +33664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="403172594" name="Picture">
+                  <wp:docPr id="2131125989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="403172594" name="Picture"/>
+                          <pic:cNvPr id="2131125989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34807,57 +34807,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="931149326" name="Picture">
+                        <wp:docPr id="2130786183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="931149326" name="Picture"/>
+                                <pic:cNvPr id="2130786183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36196,57 +36196,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281488496" name="Picture">
+                  <wp:docPr id="872171468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281488496" name="Picture"/>
+                          <pic:cNvPr id="872171468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36285,57 +36285,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113393463" name="Picture">
+                  <wp:docPr id="1133671071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113393463" name="Picture"/>
+                          <pic:cNvPr id="1133671071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36929,57 +36929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2073636967" name="Picture">
+                  <wp:docPr id="1944845454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2073636967" name="Picture"/>
+                          <pic:cNvPr id="1944845454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37927,57 +37927,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="586496290" name="Picture">
+                  <wp:docPr id="794988242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="586496290" name="Picture"/>
+                          <pic:cNvPr id="794988242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38030,57 +38030,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="650047484" name="Picture">
+                  <wp:docPr id="1446923592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="650047484" name="Picture"/>
+                          <pic:cNvPr id="1446923592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39407,57 +39407,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="407597091" name="Picture">
+                  <wp:docPr id="1866028489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="407597091" name="Picture"/>
+                          <pic:cNvPr id="1866028489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40550,57 +40550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="938203349" name="Picture">
+                        <wp:docPr id="1512152225" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="938203349" name="Picture"/>
+                                <pic:cNvPr id="1512152225" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41911,57 +41911,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1952611427" name="Picture">
+                  <wp:docPr id="2140343601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1952611427" name="Picture"/>
+                          <pic:cNvPr id="2140343601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42000,57 +42000,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1623437891" name="Picture">
+                  <wp:docPr id="2094143969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1623437891" name="Picture"/>
+                          <pic:cNvPr id="2094143969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42644,57 +42644,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1186278581" name="Picture">
+                  <wp:docPr id="2109109737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1186278581" name="Picture"/>
+                          <pic:cNvPr id="2109109737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43642,57 +43642,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2124371085" name="Picture">
+                  <wp:docPr id="1692591555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2124371085" name="Picture"/>
+                          <pic:cNvPr id="1692591555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43745,57 +43745,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="520859813" name="Picture">
+                  <wp:docPr id="368984224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="520859813" name="Picture"/>
+                          <pic:cNvPr id="368984224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45122,57 +45122,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="678831869" name="Picture">
+                  <wp:docPr id="641516815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="678831869" name="Picture"/>
+                          <pic:cNvPr id="641516815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46265,57 +46265,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1287189627" name="Picture">
+                        <wp:docPr id="2038269144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1287189627" name="Picture"/>
+                                <pic:cNvPr id="2038269144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47486,57 +47486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1440768735" name="Picture">
+                  <wp:docPr id="958997061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1440768735" name="Picture"/>
+                          <pic:cNvPr id="958997061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47557,57 +47557,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850685944" name="Picture">
+                  <wp:docPr id="2065366626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850685944" name="Picture"/>
+                          <pic:cNvPr id="2065366626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47971,57 +47971,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="126529398" name="Picture">
+                  <wp:docPr id="2030538534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="126529398" name="Picture"/>
+                          <pic:cNvPr id="2030538534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>