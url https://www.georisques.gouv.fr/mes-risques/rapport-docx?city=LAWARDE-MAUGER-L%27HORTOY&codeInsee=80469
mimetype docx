--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="292081977" name="Picture">
+                  <wp:docPr id="195031622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="292081977" name="Picture"/>
+                          <pic:cNvPr id="195031622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1479519124" name="Picture">
+                  <wp:docPr id="550083627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1479519124" name="Picture"/>
+                          <pic:cNvPr id="550083627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1237004728" name="Picture">
+                        <wp:docPr id="1338343321" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1237004728" name="Picture"/>
+                                <pic:cNvPr id="1338343321" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="71337600" name="Picture">
+                  <wp:docPr id="96249408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="71337600" name="Picture"/>
+                          <pic:cNvPr id="96249408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="252924327" name="Picture">
+                  <wp:docPr id="9747753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="252924327" name="Picture"/>
+                          <pic:cNvPr id="9747753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357694261" name="Picture">
+                  <wp:docPr id="1083977013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357694261" name="Picture"/>
+                          <pic:cNvPr id="1083977013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1552327660" name="Picture">
+                  <wp:docPr id="1585477573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1552327660" name="Picture"/>
+                          <pic:cNvPr id="1585477573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20058" name="Picture">
+                  <wp:docPr id="52531289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20058" name="Picture"/>
+                          <pic:cNvPr id="52531289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="976827977" name="Picture">
+                        <wp:docPr id="1441390214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="976827977" name="Picture"/>
+                                <pic:cNvPr id="1441390214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="739253363" name="Picture">
+                        <wp:docPr id="227936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="739253363" name="Picture"/>
+                                <pic:cNvPr id="227936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="900666708" name="Picture">
+                        <wp:docPr id="546331107" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="900666708" name="Picture"/>
+                                <pic:cNvPr id="546331107" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="821590652" name="Picture">
+                        <wp:docPr id="546595024" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="821590652" name="Picture"/>
+                                <pic:cNvPr id="546595024" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1392615710" name="Picture">
+                        <wp:docPr id="1701433865" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1392615710" name="Picture"/>
+                                <pic:cNvPr id="1701433865" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1778560818" name="Picture">
+                        <wp:docPr id="79883808" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1778560818" name="Picture"/>
+                                <pic:cNvPr id="79883808" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="866062032" name="Picture">
+                        <wp:docPr id="2086074477" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="866062032" name="Picture"/>
+                                <pic:cNvPr id="2086074477" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="171357572" name="Picture">
+                        <wp:docPr id="884567804" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="171357572" name="Picture"/>
+                                <pic:cNvPr id="884567804" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="647060626" name="Picture">
+                        <wp:docPr id="1166515704" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="647060626" name="Picture"/>
+                                <pic:cNvPr id="1166515704" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1297988822" name="Picture">
+                        <wp:docPr id="246285286" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1297988822" name="Picture"/>
+                                <pic:cNvPr id="246285286" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2142326844" name="Picture">
+                        <wp:docPr id="1229379744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2142326844" name="Picture"/>
+                                <pic:cNvPr id="1229379744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1323504951" name="Picture">
+                        <wp:docPr id="598258448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1323504951" name="Picture"/>
+                                <pic:cNvPr id="598258448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1571951955" name="Picture">
+                        <wp:docPr id="1043102658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1571951955" name="Picture"/>
+                                <pic:cNvPr id="1043102658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="402180079" name="Picture">
+                        <wp:docPr id="1417889394" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="402180079" name="Picture"/>
+                                <pic:cNvPr id="1417889394" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="37404859" name="Picture">
+                        <wp:docPr id="255707191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="37404859" name="Picture"/>
+                                <pic:cNvPr id="255707191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="751679342" name="Picture">
+                  <wp:docPr id="1552381223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="751679342" name="Picture"/>
+                          <pic:cNvPr id="1552381223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="745682763" name="Picture">
+                  <wp:docPr id="893111792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="745682763" name="Picture"/>
+                          <pic:cNvPr id="893111792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2043923478" name="Picture">
+                  <wp:docPr id="1929188140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2043923478" name="Picture"/>
+                          <pic:cNvPr id="1929188140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="352965176" name="Picture">
+                  <wp:docPr id="1408177130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="352965176" name="Picture"/>
+                          <pic:cNvPr id="1408177130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="689160594" name="Picture">
+                  <wp:docPr id="330097860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="689160594" name="Picture"/>
+                          <pic:cNvPr id="330097860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914642230" name="Picture">
+                  <wp:docPr id="957283342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914642230" name="Picture"/>
+                          <pic:cNvPr id="957283342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="102622863" name="Picture">
+                        <wp:docPr id="866543840" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="102622863" name="Picture"/>
+                                <pic:cNvPr id="866543840" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="425267710" name="Picture">
+                        <wp:docPr id="602057121" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="425267710" name="Picture"/>
+                                <pic:cNvPr id="602057121" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628521217" name="Picture">
+                  <wp:docPr id="319231168" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628521217" name="Picture"/>
+                          <pic:cNvPr id="319231168" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994518278" name="Picture">
+                  <wp:docPr id="559519184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994518278" name="Picture"/>
+                          <pic:cNvPr id="559519184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="661051077" name="Picture">
+                  <wp:docPr id="390111227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="661051077" name="Picture"/>
+                          <pic:cNvPr id="390111227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="176592349" name="Picture">
+                  <wp:docPr id="2128228741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="176592349" name="Picture"/>
+                          <pic:cNvPr id="2128228741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="420725483" name="Picture">
+                  <wp:docPr id="911760668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="420725483" name="Picture"/>
+                          <pic:cNvPr id="911760668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="517063649" name="Picture">
+                  <wp:docPr id="1319373473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="517063649" name="Picture"/>
+                          <pic:cNvPr id="1319373473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1732132801" name="Picture">
+                        <wp:docPr id="583338657" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1732132801" name="Picture"/>
+                                <pic:cNvPr id="583338657" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25929,57 +25929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2121615168" name="Picture">
+                  <wp:docPr id="1993989447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2121615168" name="Picture"/>
+                          <pic:cNvPr id="1993989447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26018,57 +26018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1288363409" name="Picture">
+                  <wp:docPr id="500751949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1288363409" name="Picture"/>
+                          <pic:cNvPr id="500751949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26707,57 +26707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1598166864" name="Picture">
+                  <wp:docPr id="685362798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1598166864" name="Picture"/>
+                          <pic:cNvPr id="685362798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27795,57 +27795,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136048320" name="Picture">
+                  <wp:docPr id="12665164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136048320" name="Picture"/>
+                          <pic:cNvPr id="12665164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27898,57 +27898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1942305790" name="Picture">
+                  <wp:docPr id="996273325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1942305790" name="Picture"/>
+                          <pic:cNvPr id="996273325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29371,57 +29371,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1117557549" name="Picture">
+                  <wp:docPr id="1794305240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1117557549" name="Picture"/>
+                          <pic:cNvPr id="1794305240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32117,57 +32117,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1909739545" name="Picture">
+                  <wp:docPr id="1172172562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1909739545" name="Picture"/>
+                          <pic:cNvPr id="1172172562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32206,57 +32206,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467457781" name="Picture">
+                  <wp:docPr id="942952285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467457781" name="Picture"/>
+                          <pic:cNvPr id="942952285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32850,57 +32850,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="755181122" name="Picture">
+                  <wp:docPr id="1974902525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="755181122" name="Picture"/>
+                          <pic:cNvPr id="1974902525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33848,57 +33848,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607644913" name="Picture">
+                  <wp:docPr id="1231034952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607644913" name="Picture"/>
+                          <pic:cNvPr id="1231034952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33951,57 +33951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868001268" name="Picture">
+                  <wp:docPr id="181983719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868001268" name="Picture"/>
+                          <pic:cNvPr id="181983719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35328,57 +35328,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2065793604" name="Picture">
+                  <wp:docPr id="1053278091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2065793604" name="Picture"/>
+                          <pic:cNvPr id="1053278091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36471,57 +36471,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1136362554" name="Picture">
+                        <wp:docPr id="1956872048" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1136362554" name="Picture"/>
+                                <pic:cNvPr id="1956872048" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37832,57 +37832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="889134507" name="Picture">
+                  <wp:docPr id="2006691208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="889134507" name="Picture"/>
+                          <pic:cNvPr id="2006691208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37921,57 +37921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1882629277" name="Picture">
+                  <wp:docPr id="1743072200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1882629277" name="Picture"/>
+                          <pic:cNvPr id="1743072200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38565,57 +38565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078790499" name="Picture">
+                  <wp:docPr id="1243547322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078790499" name="Picture"/>
+                          <pic:cNvPr id="1243547322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39563,57 +39563,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1732645436" name="Picture">
+                  <wp:docPr id="328433322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1732645436" name="Picture"/>
+                          <pic:cNvPr id="328433322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39666,57 +39666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418684583" name="Picture">
+                  <wp:docPr id="1153305727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418684583" name="Picture"/>
+                          <pic:cNvPr id="1153305727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41043,57 +41043,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817167215" name="Picture">
+                  <wp:docPr id="1723093827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817167215" name="Picture"/>
+                          <pic:cNvPr id="1723093827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42186,57 +42186,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1517087589" name="Picture">
+                        <wp:docPr id="478509144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1517087589" name="Picture"/>
+                                <pic:cNvPr id="478509144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43457,57 +43457,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1392580516" name="Picture">
+                  <wp:docPr id="1395027285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1392580516" name="Picture"/>
+                          <pic:cNvPr id="1395027285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43537,57 +43537,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1981477731" name="Picture">
+                  <wp:docPr id="1227428860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1981477731" name="Picture"/>
+                          <pic:cNvPr id="1227428860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44016,57 +44016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="957011915" name="Picture">
+                  <wp:docPr id="1667753807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="957011915" name="Picture"/>
+                          <pic:cNvPr id="1667753807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45661,57 +45661,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622550220" name="Picture">
+                  <wp:docPr id="1313970880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622550220" name="Picture"/>
+                          <pic:cNvPr id="1313970880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45741,57 +45741,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="864036079" name="Picture">
+                  <wp:docPr id="381575386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="864036079" name="Picture"/>
+                          <pic:cNvPr id="381575386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46220,57 +46220,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="477700194" name="Picture">
+                  <wp:docPr id="178820026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="477700194" name="Picture"/>
+                          <pic:cNvPr id="178820026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48235,57 +48235,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="937749625" name="Picture">
+                  <wp:docPr id="634680097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="937749625" name="Picture"/>
+                          <pic:cNvPr id="634680097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48306,57 +48306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="91296054" name="Picture">
+                  <wp:docPr id="1074360305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="91296054" name="Picture"/>
+                          <pic:cNvPr id="1074360305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48720,57 +48720,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356749770" name="Picture">
+                  <wp:docPr id="250741001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356749770" name="Picture"/>
+                          <pic:cNvPr id="250741001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>