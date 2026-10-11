--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="348913072" name="Picture">
+                  <wp:docPr id="972866201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="348913072" name="Picture"/>
+                          <pic:cNvPr id="972866201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="80078560" name="Picture">
+                  <wp:docPr id="1325435522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="80078560" name="Picture"/>
+                          <pic:cNvPr id="1325435522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="455922891" name="Picture">
+                        <wp:docPr id="230617664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="455922891" name="Picture"/>
+                                <pic:cNvPr id="230617664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1716103371" name="Picture">
+                  <wp:docPr id="72732518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1716103371" name="Picture"/>
+                          <pic:cNvPr id="72732518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660865436" name="Picture">
+                  <wp:docPr id="1395518247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660865436" name="Picture"/>
+                          <pic:cNvPr id="1395518247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227011539" name="Picture">
+                  <wp:docPr id="879604296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227011539" name="Picture"/>
+                          <pic:cNvPr id="879604296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085950093" name="Picture">
+                  <wp:docPr id="506680711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085950093" name="Picture"/>
+                          <pic:cNvPr id="506680711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703193317" name="Picture">
+                  <wp:docPr id="1919912918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703193317" name="Picture"/>
+                          <pic:cNvPr id="1919912918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1509194849" name="Picture">
+                        <wp:docPr id="142064098" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1509194849" name="Picture"/>
+                                <pic:cNvPr id="142064098" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="776293272" name="Picture">
+                        <wp:docPr id="1008359248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="776293272" name="Picture"/>
+                                <pic:cNvPr id="1008359248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="103296873" name="Picture">
+                        <wp:docPr id="981642194" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="103296873" name="Picture"/>
+                                <pic:cNvPr id="981642194" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1043795186" name="Picture">
+                        <wp:docPr id="525960851" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1043795186" name="Picture"/>
+                                <pic:cNvPr id="525960851" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1382523429" name="Picture">
+                        <wp:docPr id="1131759685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1382523429" name="Picture"/>
+                                <pic:cNvPr id="1131759685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7963,57 +7963,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1195604924" name="Picture">
+                        <wp:docPr id="367521751" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1195604924" name="Picture"/>
+                                <pic:cNvPr id="367521751" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8595,57 +8595,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="498037734" name="Picture">
+                        <wp:docPr id="1910152137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="498037734" name="Picture"/>
+                                <pic:cNvPr id="1910152137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8942,57 +8942,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1757953767" name="Picture">
+                        <wp:docPr id="1813039521" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1757953767" name="Picture"/>
+                                <pic:cNvPr id="1813039521" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9389,57 +9389,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="967064309" name="Picture">
+                        <wp:docPr id="760770054" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="967064309" name="Picture"/>
+                                <pic:cNvPr id="760770054" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1577318092" name="Picture">
+                        <wp:docPr id="1237766391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1577318092" name="Picture"/>
+                                <pic:cNvPr id="1237766391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1044837506" name="Picture">
+                        <wp:docPr id="691997334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1044837506" name="Picture"/>
+                                <pic:cNvPr id="691997334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1665301487" name="Picture">
+                        <wp:docPr id="609174557" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1665301487" name="Picture"/>
+                                <pic:cNvPr id="609174557" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="38465291" name="Picture">
+                        <wp:docPr id="611368804" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="38465291" name="Picture"/>
+                                <pic:cNvPr id="611368804" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1152516556" name="Picture">
+                        <wp:docPr id="1590461169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1152516556" name="Picture"/>
+                                <pic:cNvPr id="1590461169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="247676327" name="Picture">
+                        <wp:docPr id="723921378" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="247676327" name="Picture"/>
+                                <pic:cNvPr id="723921378" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999627575" name="Picture">
+                  <wp:docPr id="1506740096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999627575" name="Picture"/>
+                          <pic:cNvPr id="1506740096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1380402923" name="Picture">
+                  <wp:docPr id="708893241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1380402923" name="Picture"/>
+                          <pic:cNvPr id="708893241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="8648384" name="Picture">
+                  <wp:docPr id="1555536984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="8648384" name="Picture"/>
+                          <pic:cNvPr id="1555536984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="366983099" name="Picture">
+                  <wp:docPr id="1165670812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="366983099" name="Picture"/>
+                          <pic:cNvPr id="1165670812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="864338440" name="Picture">
+                  <wp:docPr id="427290180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="864338440" name="Picture"/>
+                          <pic:cNvPr id="427290180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16716,57 +16716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1703427858" name="Picture">
+                  <wp:docPr id="2088255781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1703427858" name="Picture"/>
+                          <pic:cNvPr id="2088255781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17878,57 +17878,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1043188823" name="Picture">
+                        <wp:docPr id="890186615" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1043188823" name="Picture"/>
+                                <pic:cNvPr id="890186615" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18853,57 +18853,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1861124665" name="Picture">
+                        <wp:docPr id="700321302" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1861124665" name="Picture"/>
+                                <pic:cNvPr id="700321302" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20242,57 +20242,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="942906419" name="Picture">
+                  <wp:docPr id="1459961323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="942906419" name="Picture"/>
+                          <pic:cNvPr id="1459961323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20331,57 +20331,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1486115057" name="Picture">
+                  <wp:docPr id="995734288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1486115057" name="Picture"/>
+                          <pic:cNvPr id="995734288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20975,57 +20975,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1123151504" name="Picture">
+                  <wp:docPr id="1657722067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1123151504" name="Picture"/>
+                          <pic:cNvPr id="1657722067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21973,57 +21973,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1055374018" name="Picture">
+                  <wp:docPr id="2002793675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1055374018" name="Picture"/>
+                          <pic:cNvPr id="2002793675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22076,57 +22076,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2052372024" name="Picture">
+                  <wp:docPr id="34968967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2052372024" name="Picture"/>
+                          <pic:cNvPr id="34968967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23453,57 +23453,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="101564044" name="Picture">
+                  <wp:docPr id="820272417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="101564044" name="Picture"/>
+                          <pic:cNvPr id="820272417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24596,57 +24596,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1433315525" name="Picture">
+                        <wp:docPr id="768457169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1433315525" name="Picture"/>
+                                <pic:cNvPr id="768457169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25957,57 +25957,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1056736570" name="Picture">
+                  <wp:docPr id="1062396956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1056736570" name="Picture"/>
+                          <pic:cNvPr id="1062396956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26046,57 +26046,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1589864659" name="Picture">
+                  <wp:docPr id="1004347142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1589864659" name="Picture"/>
+                          <pic:cNvPr id="1004347142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26690,57 +26690,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="41989660" name="Picture">
+                  <wp:docPr id="2097613172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="41989660" name="Picture"/>
+                          <pic:cNvPr id="2097613172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27688,57 +27688,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1483352311" name="Picture">
+                  <wp:docPr id="521720274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1483352311" name="Picture"/>
+                          <pic:cNvPr id="521720274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27791,57 +27791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="545033908" name="Picture">
+                  <wp:docPr id="1915132333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="545033908" name="Picture"/>
+                          <pic:cNvPr id="1915132333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29170,57 +29170,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="60131096" name="Picture">
+                  <wp:docPr id="182269244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="60131096" name="Picture"/>
+                          <pic:cNvPr id="182269244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30304,57 +30304,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1388019263" name="Picture">
+                        <wp:docPr id="1664445185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1388019263" name="Picture"/>
+                                <pic:cNvPr id="1664445185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31329,57 +31329,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1684104869" name="Picture">
+                        <wp:docPr id="981998608" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1684104869" name="Picture"/>
+                                <pic:cNvPr id="981998608" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32801,57 +32801,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839380112" name="Picture">
+                  <wp:docPr id="1915557155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839380112" name="Picture"/>
+                          <pic:cNvPr id="1915557155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32890,57 +32890,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1557878069" name="Picture">
+                  <wp:docPr id="1680714590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1557878069" name="Picture"/>
+                          <pic:cNvPr id="1680714590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33534,57 +33534,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68527744" name="Picture">
+                  <wp:docPr id="1559317141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68527744" name="Picture"/>
+                          <pic:cNvPr id="1559317141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34532,57 +34532,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="577479552" name="Picture">
+                  <wp:docPr id="1485048924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="577479552" name="Picture"/>
+                          <pic:cNvPr id="1485048924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34635,57 +34635,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1492912287" name="Picture">
+                  <wp:docPr id="1105078321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1492912287" name="Picture"/>
+                          <pic:cNvPr id="1105078321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36012,57 +36012,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1046182099" name="Picture">
+                  <wp:docPr id="459446823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1046182099" name="Picture"/>
+                          <pic:cNvPr id="459446823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37155,57 +37155,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="950731490" name="Picture">
+                        <wp:docPr id="1306170491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="950731490" name="Picture"/>
+                                <pic:cNvPr id="1306170491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38523,57 +38523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409673770" name="Picture">
+                  <wp:docPr id="365808137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409673770" name="Picture"/>
+                          <pic:cNvPr id="365808137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38612,57 +38612,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2025299415" name="Picture">
+                  <wp:docPr id="212725127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2025299415" name="Picture"/>
+                          <pic:cNvPr id="212725127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39244,57 +39244,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1055149917" name="Picture">
+                  <wp:docPr id="2061487331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1055149917" name="Picture"/>
+                          <pic:cNvPr id="2061487331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40188,57 +40188,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1247474515" name="Picture">
+                  <wp:docPr id="334543889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1247474515" name="Picture"/>
+                          <pic:cNvPr id="334543889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40300,57 +40300,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1436222496" name="Picture">
+                  <wp:docPr id="312120091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1436222496" name="Picture"/>
+                          <pic:cNvPr id="312120091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41541,51 +41541,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">1 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">2 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -41959,57 +41959,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="90867083" name="Picture">
+                  <wp:docPr id="893432294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="90867083" name="Picture"/>
+                          <pic:cNvPr id="893432294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43138,57 +43138,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1969880129" name="Picture">
+                  <wp:docPr id="1218068038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1969880129" name="Picture"/>
+                          <pic:cNvPr id="1218068038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43218,57 +43218,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1326510371" name="Picture">
+                  <wp:docPr id="997664690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1326510371" name="Picture"/>
+                          <pic:cNvPr id="997664690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43706,57 +43706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418299527" name="Picture">
+                  <wp:docPr id="1130566387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418299527" name="Picture"/>
+                          <pic:cNvPr id="1130566387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44557,51 +44557,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">2 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -44927,51 +44927,209 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10860"/>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP4044068" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP4044068</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dépôt d'ordures ménagères</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="10620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -45459,50 +45617,62 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase">
     <w:name w:val="rowBase"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase|01">
     <w:name w:val="rowBase|01"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="rowBase|10">
+    <w:name w:val="rowBase|10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>