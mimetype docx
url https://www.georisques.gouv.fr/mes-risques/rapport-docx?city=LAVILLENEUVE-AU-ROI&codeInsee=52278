--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1206157623" name="Picture">
+                  <wp:docPr id="430675917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1206157623" name="Picture"/>
+                          <pic:cNvPr id="430675917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1437537341" name="Picture">
+                  <wp:docPr id="844244450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1437537341" name="Picture"/>
+                          <pic:cNvPr id="844244450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1762804453" name="Picture">
+                        <wp:docPr id="1827755205" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1762804453" name="Picture"/>
+                                <pic:cNvPr id="1827755205" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="788052752" name="Picture">
+                  <wp:docPr id="747064832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="788052752" name="Picture"/>
+                          <pic:cNvPr id="747064832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1203667463" name="Picture">
+                  <wp:docPr id="1123535446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1203667463" name="Picture"/>
+                          <pic:cNvPr id="1123535446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1248458060" name="Picture">
+                  <wp:docPr id="2013107996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1248458060" name="Picture"/>
+                          <pic:cNvPr id="2013107996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="954720348" name="Picture">
+                  <wp:docPr id="584941762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="954720348" name="Picture"/>
+                          <pic:cNvPr id="584941762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1482625009" name="Picture">
+                  <wp:docPr id="1123526024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1482625009" name="Picture"/>
+                          <pic:cNvPr id="1123526024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1676021531" name="Picture">
+                        <wp:docPr id="1272799970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1676021531" name="Picture"/>
+                                <pic:cNvPr id="1272799970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="878630714" name="Picture">
+                        <wp:docPr id="848274619" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="878630714" name="Picture"/>
+                                <pic:cNvPr id="848274619" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="88833" name="Picture">
+                        <wp:docPr id="1672359028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="88833" name="Picture"/>
+                                <pic:cNvPr id="1672359028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="104429015" name="Picture">
+                        <wp:docPr id="1342279829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="104429015" name="Picture"/>
+                                <pic:cNvPr id="1342279829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="773941896" name="Picture">
+                        <wp:docPr id="524726548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="773941896" name="Picture"/>
+                                <pic:cNvPr id="524726548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7963,57 +7963,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1366064306" name="Picture">
+                        <wp:docPr id="1099523687" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1366064306" name="Picture"/>
+                                <pic:cNvPr id="1099523687" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8595,57 +8595,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1961433297" name="Picture">
+                        <wp:docPr id="1452586179" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1961433297" name="Picture"/>
+                                <pic:cNvPr id="1452586179" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8942,57 +8942,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="638263824" name="Picture">
+                        <wp:docPr id="281792104" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="638263824" name="Picture"/>
+                                <pic:cNvPr id="281792104" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9389,57 +9389,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="235736713" name="Picture">
+                        <wp:docPr id="1867003524" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="235736713" name="Picture"/>
+                                <pic:cNvPr id="1867003524" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10204,57 +10204,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1502301603" name="Picture">
+                        <wp:docPr id="67821846" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1502301603" name="Picture"/>
+                                <pic:cNvPr id="67821846" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10551,57 +10551,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="865045014" name="Picture">
+                        <wp:docPr id="1124051658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="865045014" name="Picture"/>
+                                <pic:cNvPr id="1124051658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10997,57 +10997,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="425355960" name="Picture">
+                        <wp:docPr id="1551159712" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="425355960" name="Picture"/>
+                                <pic:cNvPr id="1551159712" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11878,57 +11878,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="409633618" name="Picture">
+                  <wp:docPr id="1836267968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="409633618" name="Picture"/>
+                          <pic:cNvPr id="1836267968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11967,57 +11967,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="988981948" name="Picture">
+                  <wp:docPr id="414622419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="988981948" name="Picture"/>
+                          <pic:cNvPr id="414622419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12611,57 +12611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903810990" name="Picture">
+                  <wp:docPr id="950567370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903810990" name="Picture"/>
+                          <pic:cNvPr id="950567370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13839,57 +13839,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1691503916" name="Picture">
+                  <wp:docPr id="654559612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1691503916" name="Picture"/>
+                          <pic:cNvPr id="654559612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13942,57 +13942,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="372654298" name="Picture">
+                  <wp:docPr id="1152175492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="372654298" name="Picture"/>
+                          <pic:cNvPr id="1152175492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15321,57 +15321,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523299731" name="Picture">
+                  <wp:docPr id="1466733940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523299731" name="Picture"/>
+                          <pic:cNvPr id="1466733940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16446,57 +16446,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="760349968" name="Picture">
+                        <wp:docPr id="1283388374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="760349968" name="Picture"/>
+                                <pic:cNvPr id="1283388374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17799,57 +17799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="739583120" name="Picture">
+                  <wp:docPr id="1368806815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="739583120" name="Picture"/>
+                          <pic:cNvPr id="1368806815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17888,57 +17888,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="365000073" name="Picture">
+                  <wp:docPr id="1486642934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="365000073" name="Picture"/>
+                          <pic:cNvPr id="1486642934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18532,57 +18532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1392693563" name="Picture">
+                  <wp:docPr id="406573033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1392693563" name="Picture"/>
+                          <pic:cNvPr id="406573033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19530,57 +19530,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2011716841" name="Picture">
+                  <wp:docPr id="475104856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2011716841" name="Picture"/>
+                          <pic:cNvPr id="475104856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19633,57 +19633,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="537220297" name="Picture">
+                  <wp:docPr id="1127561599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="537220297" name="Picture"/>
+                          <pic:cNvPr id="1127561599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21010,57 +21010,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="179876321" name="Picture">
+                  <wp:docPr id="678875419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="179876321" name="Picture"/>
+                          <pic:cNvPr id="678875419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22153,57 +22153,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="78509135" name="Picture">
+                        <wp:docPr id="592001285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="78509135" name="Picture"/>
+                                <pic:cNvPr id="592001285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23514,57 +23514,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1272277634" name="Picture">
+                  <wp:docPr id="1034537598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1272277634" name="Picture"/>
+                          <pic:cNvPr id="1034537598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23603,57 +23603,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1127718556" name="Picture">
+                  <wp:docPr id="1749242307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1127718556" name="Picture"/>
+                          <pic:cNvPr id="1749242307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24247,57 +24247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1821768118" name="Picture">
+                  <wp:docPr id="1962294494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1821768118" name="Picture"/>
+                          <pic:cNvPr id="1962294494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25245,57 +25245,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1475683781" name="Picture">
+                  <wp:docPr id="688042261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1475683781" name="Picture"/>
+                          <pic:cNvPr id="688042261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25348,57 +25348,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796270017" name="Picture">
+                  <wp:docPr id="211259930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796270017" name="Picture"/>
+                          <pic:cNvPr id="211259930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26725,57 +26725,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067906904" name="Picture">
+                  <wp:docPr id="372140874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067906904" name="Picture"/>
+                          <pic:cNvPr id="372140874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27868,57 +27868,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="318900272" name="Picture">
+                        <wp:docPr id="221567511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="318900272" name="Picture"/>
+                                <pic:cNvPr id="221567511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29226,57 +29226,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1715228681" name="Picture">
+                  <wp:docPr id="1755677888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1715228681" name="Picture"/>
+                          <pic:cNvPr id="1755677888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29315,57 +29315,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="817100361" name="Picture">
+                  <wp:docPr id="120976007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="817100361" name="Picture"/>
+                          <pic:cNvPr id="120976007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29938,57 +29938,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999782727" name="Picture">
+                  <wp:docPr id="1021814396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999782727" name="Picture"/>
+                          <pic:cNvPr id="1021814396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30855,57 +30855,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1519111866" name="Picture">
+                  <wp:docPr id="745622046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1519111866" name="Picture"/>
+                          <pic:cNvPr id="745622046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30958,57 +30958,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1954589591" name="Picture">
+                  <wp:docPr id="733427963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1954589591" name="Picture"/>
+                          <pic:cNvPr id="733427963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32281,57 +32281,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="767369503" name="Picture">
+                  <wp:docPr id="2023750765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="767369503" name="Picture"/>
+                          <pic:cNvPr id="2023750765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32916,57 +32916,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1553005356" name="Picture">
+                  <wp:docPr id="1786602341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1553005356" name="Picture"/>
+                          <pic:cNvPr id="1786602341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32987,57 +32987,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120608336" name="Picture">
+                  <wp:docPr id="1651773933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120608336" name="Picture"/>
+                          <pic:cNvPr id="1651773933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33401,57 +33401,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044487841" name="Picture">
+                  <wp:docPr id="1479058257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044487841" name="Picture"/>
+                          <pic:cNvPr id="1479058257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>