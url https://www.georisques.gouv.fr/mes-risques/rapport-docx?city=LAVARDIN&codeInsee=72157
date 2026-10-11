--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="213032325" name="Picture">
+                  <wp:docPr id="2053036311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="213032325" name="Picture"/>
+                          <pic:cNvPr id="2053036311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1772276845" name="Picture">
+                  <wp:docPr id="912048183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1772276845" name="Picture"/>
+                          <pic:cNvPr id="912048183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="698273869" name="Picture">
+                        <wp:docPr id="1150759281" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="698273869" name="Picture"/>
+                                <pic:cNvPr id="1150759281" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434065385" name="Picture">
+                  <wp:docPr id="595933395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434065385" name="Picture"/>
+                          <pic:cNvPr id="595933395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="152611679" name="Picture">
+                  <wp:docPr id="69370903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="152611679" name="Picture"/>
+                          <pic:cNvPr id="69370903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843968883" name="Picture">
+                  <wp:docPr id="31448841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843968883" name="Picture"/>
+                          <pic:cNvPr id="31448841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="411967718" name="Picture">
+                  <wp:docPr id="684057766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="411967718" name="Picture"/>
+                          <pic:cNvPr id="684057766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2143496980" name="Picture">
+                  <wp:docPr id="1447759521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2143496980" name="Picture"/>
+                          <pic:cNvPr id="1447759521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1857057250" name="Picture">
+                        <wp:docPr id="1279668193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1857057250" name="Picture"/>
+                                <pic:cNvPr id="1279668193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1077081152" name="Picture">
+                        <wp:docPr id="17384526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1077081152" name="Picture"/>
+                                <pic:cNvPr id="17384526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1451679427" name="Picture">
+                        <wp:docPr id="2068115735" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1451679427" name="Picture"/>
+                                <pic:cNvPr id="2068115735" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="551406952" name="Picture">
+                        <wp:docPr id="824555590" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="551406952" name="Picture"/>
+                                <pic:cNvPr id="824555590" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="464193372" name="Picture">
+                        <wp:docPr id="255600128" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="464193372" name="Picture"/>
+                                <pic:cNvPr id="255600128" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="460597101" name="Picture">
+                        <wp:docPr id="1534558446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="460597101" name="Picture"/>
+                                <pic:cNvPr id="1534558446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="417572188" name="Picture">
+                        <wp:docPr id="873528641" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="417572188" name="Picture"/>
+                                <pic:cNvPr id="873528641" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1635305327" name="Picture">
+                        <wp:docPr id="41786270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1635305327" name="Picture"/>
+                                <pic:cNvPr id="41786270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1197822642" name="Picture">
+                        <wp:docPr id="691451935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1197822642" name="Picture"/>
+                                <pic:cNvPr id="691451935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1733224730" name="Picture">
+                        <wp:docPr id="558738312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1733224730" name="Picture"/>
+                                <pic:cNvPr id="558738312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="217272771" name="Picture">
+                        <wp:docPr id="959971522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="217272771" name="Picture"/>
+                                <pic:cNvPr id="959971522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="906483473" name="Picture">
+                        <wp:docPr id="591639275" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="906483473" name="Picture"/>
+                                <pic:cNvPr id="591639275" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1765844301" name="Picture">
+                        <wp:docPr id="872269031" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1765844301" name="Picture"/>
+                                <pic:cNvPr id="872269031" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="436876098" name="Picture">
+                        <wp:docPr id="1308413890" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="436876098" name="Picture"/>
+                                <pic:cNvPr id="1308413890" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="989564929" name="Picture">
+                        <wp:docPr id="675556866" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="989564929" name="Picture"/>
+                                <pic:cNvPr id="675556866" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021106508" name="Picture">
+                  <wp:docPr id="1965449949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021106508" name="Picture"/>
+                          <pic:cNvPr id="1965449949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="879505609" name="Picture">
+                  <wp:docPr id="792762206" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="879505609" name="Picture"/>
+                          <pic:cNvPr id="792762206" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="94968408" name="Picture">
+                  <wp:docPr id="1674799362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="94968408" name="Picture"/>
+                          <pic:cNvPr id="1674799362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1475071896" name="Picture">
+                  <wp:docPr id="729401946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1475071896" name="Picture"/>
+                          <pic:cNvPr id="729401946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="527321415" name="Picture">
+                  <wp:docPr id="1843312287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="527321415" name="Picture"/>
+                          <pic:cNvPr id="1843312287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="84771235" name="Picture">
+                  <wp:docPr id="801027025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="84771235" name="Picture"/>
+                          <pic:cNvPr id="801027025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2041644493" name="Picture">
+                        <wp:docPr id="914285823" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2041644493" name="Picture"/>
+                                <pic:cNvPr id="914285823" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="238677541" name="Picture">
+                        <wp:docPr id="1317799583" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="238677541" name="Picture"/>
+                                <pic:cNvPr id="1317799583" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="395396611" name="Picture">
+                  <wp:docPr id="829136282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="395396611" name="Picture"/>
+                          <pic:cNvPr id="829136282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="587593875" name="Picture">
+                  <wp:docPr id="657313450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="587593875" name="Picture"/>
+                          <pic:cNvPr id="657313450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1653371408" name="Picture">
+                  <wp:docPr id="163286062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1653371408" name="Picture"/>
+                          <pic:cNvPr id="163286062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1555994305" name="Picture">
+                  <wp:docPr id="599092146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1555994305" name="Picture"/>
+                          <pic:cNvPr id="599092146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1454114656" name="Picture">
+                  <wp:docPr id="154728277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1454114656" name="Picture"/>
+                          <pic:cNvPr id="154728277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14968681" name="Picture">
+                  <wp:docPr id="1052464904" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14968681" name="Picture"/>
+                          <pic:cNvPr id="1052464904" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24708,57 +24708,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1016090847" name="Picture">
+                        <wp:docPr id="1329638981" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1016090847" name="Picture"/>
+                                <pic:cNvPr id="1329638981" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26097,57 +26097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535602955" name="Picture">
+                  <wp:docPr id="732406706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535602955" name="Picture"/>
+                          <pic:cNvPr id="732406706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26186,57 +26186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858780397" name="Picture">
+                  <wp:docPr id="936478923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858780397" name="Picture"/>
+                          <pic:cNvPr id="936478923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26830,57 +26830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1506298394" name="Picture">
+                  <wp:docPr id="1816069706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1506298394" name="Picture"/>
+                          <pic:cNvPr id="1816069706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27828,57 +27828,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1570858535" name="Picture">
+                  <wp:docPr id="83544591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1570858535" name="Picture"/>
+                          <pic:cNvPr id="83544591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27931,57 +27931,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="905194007" name="Picture">
+                  <wp:docPr id="872320846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="905194007" name="Picture"/>
+                          <pic:cNvPr id="872320846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29308,57 +29308,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281505197" name="Picture">
+                  <wp:docPr id="946779163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281505197" name="Picture"/>
+                          <pic:cNvPr id="946779163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30451,57 +30451,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="926116030" name="Picture">
+                        <wp:docPr id="545504941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="926116030" name="Picture"/>
+                                <pic:cNvPr id="545504941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31812,57 +31812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1781661354" name="Picture">
+                  <wp:docPr id="1837107402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1781661354" name="Picture"/>
+                          <pic:cNvPr id="1837107402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31901,57 +31901,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="577690736" name="Picture">
+                  <wp:docPr id="2088308029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="577690736" name="Picture"/>
+                          <pic:cNvPr id="2088308029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32545,57 +32545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="486197140" name="Picture">
+                  <wp:docPr id="1129694681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="486197140" name="Picture"/>
+                          <pic:cNvPr id="1129694681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33543,57 +33543,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056554108" name="Picture">
+                  <wp:docPr id="1199189428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056554108" name="Picture"/>
+                          <pic:cNvPr id="1199189428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33646,57 +33646,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="181824698" name="Picture">
+                  <wp:docPr id="625901806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="181824698" name="Picture"/>
+                          <pic:cNvPr id="625901806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35023,57 +35023,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339446586" name="Picture">
+                  <wp:docPr id="589239030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339446586" name="Picture"/>
+                          <pic:cNvPr id="589239030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36166,57 +36166,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="764685659" name="Picture">
+                        <wp:docPr id="1015807616" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="764685659" name="Picture"/>
+                                <pic:cNvPr id="1015807616" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37534,57 +37534,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1106435117" name="Picture">
+                  <wp:docPr id="314316607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1106435117" name="Picture"/>
+                          <pic:cNvPr id="314316607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37623,57 +37623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1300291517" name="Picture">
+                  <wp:docPr id="1906349078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1300291517" name="Picture"/>
+                          <pic:cNvPr id="1906349078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38255,57 +38255,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478960596" name="Picture">
+                  <wp:docPr id="1354998684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478960596" name="Picture"/>
+                          <pic:cNvPr id="1354998684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39199,57 +39199,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425260019" name="Picture">
+                  <wp:docPr id="850544241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425260019" name="Picture"/>
+                          <pic:cNvPr id="850544241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39311,57 +39311,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1816107980" name="Picture">
+                  <wp:docPr id="1076435354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1816107980" name="Picture"/>
+                          <pic:cNvPr id="1076435354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40970,57 +40970,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271799903" name="Picture">
+                  <wp:docPr id="1680282173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271799903" name="Picture"/>
+                          <pic:cNvPr id="1680282173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42149,57 +42149,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="755229325" name="Picture">
+                  <wp:docPr id="1711194059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="755229325" name="Picture"/>
+                          <pic:cNvPr id="1711194059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42229,57 +42229,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1898056779" name="Picture">
+                  <wp:docPr id="2001731268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1898056779" name="Picture"/>
+                          <pic:cNvPr id="2001731268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42717,57 +42717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307903105" name="Picture">
+                  <wp:docPr id="954945676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307903105" name="Picture"/>
+                          <pic:cNvPr id="954945676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>