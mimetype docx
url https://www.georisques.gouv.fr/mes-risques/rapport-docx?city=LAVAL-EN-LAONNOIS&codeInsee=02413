--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1983948805" name="Picture">
+                  <wp:docPr id="1784182739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1983948805" name="Picture"/>
+                          <pic:cNvPr id="1784182739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="243883505" name="Picture">
+                  <wp:docPr id="2086390843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="243883505" name="Picture"/>
+                          <pic:cNvPr id="2086390843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="606329815" name="Picture">
+                        <wp:docPr id="1075192813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="606329815" name="Picture"/>
+                                <pic:cNvPr id="1075192813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1342031267" name="Picture">
+                  <wp:docPr id="474459351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1342031267" name="Picture"/>
+                          <pic:cNvPr id="474459351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1900487354" name="Picture">
+                  <wp:docPr id="601253957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1900487354" name="Picture"/>
+                          <pic:cNvPr id="601253957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1592232995" name="Picture">
+                  <wp:docPr id="1971216846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1592232995" name="Picture"/>
+                          <pic:cNvPr id="1971216846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="540970939" name="Picture">
+                  <wp:docPr id="595784679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="540970939" name="Picture"/>
+                          <pic:cNvPr id="595784679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362166172" name="Picture">
+                  <wp:docPr id="1407457546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362166172" name="Picture"/>
+                          <pic:cNvPr id="1407457546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="877563335" name="Picture">
+                        <wp:docPr id="571890178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="877563335" name="Picture"/>
+                                <pic:cNvPr id="571890178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1640472808" name="Picture">
+                        <wp:docPr id="571080857" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1640472808" name="Picture"/>
+                                <pic:cNvPr id="571080857" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1539577594" name="Picture">
+                        <wp:docPr id="1711684504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1539577594" name="Picture"/>
+                                <pic:cNvPr id="1711684504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="854069862" name="Picture">
+                        <wp:docPr id="1350138849" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="854069862" name="Picture"/>
+                                <pic:cNvPr id="1350138849" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1200067450" name="Picture">
+                        <wp:docPr id="554445910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1200067450" name="Picture"/>
+                                <pic:cNvPr id="554445910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1697294233" name="Picture">
+                        <wp:docPr id="1930635578" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1697294233" name="Picture"/>
+                                <pic:cNvPr id="1930635578" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1900015198" name="Picture">
+                        <wp:docPr id="949763723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1900015198" name="Picture"/>
+                                <pic:cNvPr id="949763723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1603375128" name="Picture">
+                        <wp:docPr id="1069561088" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1603375128" name="Picture"/>
+                                <pic:cNvPr id="1069561088" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1159033730" name="Picture">
+                        <wp:docPr id="1576193024" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1159033730" name="Picture"/>
+                                <pic:cNvPr id="1576193024" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1521551048" name="Picture">
+                        <wp:docPr id="270094763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1521551048" name="Picture"/>
+                                <pic:cNvPr id="270094763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1932398639" name="Picture">
+                        <wp:docPr id="1148061142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1932398639" name="Picture"/>
+                                <pic:cNvPr id="1148061142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1432360969" name="Picture">
+                        <wp:docPr id="1612764295" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1432360969" name="Picture"/>
+                                <pic:cNvPr id="1612764295" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="652216396" name="Picture">
+                        <wp:docPr id="257101655" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="652216396" name="Picture"/>
+                                <pic:cNvPr id="257101655" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1530951617" name="Picture">
+                        <wp:docPr id="475058681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1530951617" name="Picture"/>
+                                <pic:cNvPr id="475058681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1350085853" name="Picture">
+                        <wp:docPr id="184455799" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1350085853" name="Picture"/>
+                                <pic:cNvPr id="184455799" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1036216445" name="Picture">
+                  <wp:docPr id="125676865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1036216445" name="Picture"/>
+                          <pic:cNvPr id="125676865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="360332950" name="Picture">
+                  <wp:docPr id="1118431425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="360332950" name="Picture"/>
+                          <pic:cNvPr id="1118431425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567183199" name="Picture">
+                  <wp:docPr id="1984712146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567183199" name="Picture"/>
+                          <pic:cNvPr id="1984712146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1295572647" name="Picture">
+                  <wp:docPr id="869150648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1295572647" name="Picture"/>
+                          <pic:cNvPr id="869150648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="993806335" name="Picture">
+                  <wp:docPr id="710313544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="993806335" name="Picture"/>
+                          <pic:cNvPr id="710313544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620852536" name="Picture">
+                  <wp:docPr id="999531289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620852536" name="Picture"/>
+                          <pic:cNvPr id="999531289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="210110680" name="Picture">
+                        <wp:docPr id="593784701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="210110680" name="Picture"/>
+                                <pic:cNvPr id="593784701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311406073" name="Picture">
+                  <wp:docPr id="1787402996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311406073" name="Picture"/>
+                          <pic:cNvPr id="1787402996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="305366523" name="Picture">
+                  <wp:docPr id="379630728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="305366523" name="Picture"/>
+                          <pic:cNvPr id="379630728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="785358765" name="Picture">
+                  <wp:docPr id="373239462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="785358765" name="Picture"/>
+                          <pic:cNvPr id="373239462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106334556" name="Picture">
+                  <wp:docPr id="1949389786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106334556" name="Picture"/>
+                          <pic:cNvPr id="1949389786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="20654752" name="Picture">
+                  <wp:docPr id="1885603009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="20654752" name="Picture"/>
+                          <pic:cNvPr id="1885603009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1418928366" name="Picture">
+                  <wp:docPr id="1832016457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1418928366" name="Picture"/>
+                          <pic:cNvPr id="1832016457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="134434602" name="Picture">
+                        <wp:docPr id="254093730" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="134434602" name="Picture"/>
+                                <pic:cNvPr id="254093730" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1171954324" name="Picture">
+                  <wp:docPr id="1891293725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1171954324" name="Picture"/>
+                          <pic:cNvPr id="1891293725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="392003038" name="Picture">
+                  <wp:docPr id="482734047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="392003038" name="Picture"/>
+                          <pic:cNvPr id="482734047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1225231898" name="Picture">
+                  <wp:docPr id="653315647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1225231898" name="Picture"/>
+                          <pic:cNvPr id="653315647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1734781088" name="Picture">
+                  <wp:docPr id="1103783544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1734781088" name="Picture"/>
+                          <pic:cNvPr id="1103783544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1328465725" name="Picture">
+                  <wp:docPr id="1546896559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1328465725" name="Picture"/>
+                          <pic:cNvPr id="1546896559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1413489731" name="Picture">
+                  <wp:docPr id="1072094908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1413489731" name="Picture"/>
+                          <pic:cNvPr id="1072094908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1910479487" name="Picture">
+                        <wp:docPr id="1163078487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1910479487" name="Picture"/>
+                                <pic:cNvPr id="1163078487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="619239995" name="Picture">
+                  <wp:docPr id="1279860351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="619239995" name="Picture"/>
+                          <pic:cNvPr id="1279860351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="959301793" name="Picture">
+                  <wp:docPr id="579847246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="959301793" name="Picture"/>
+                          <pic:cNvPr id="579847246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994521410" name="Picture">
+                  <wp:docPr id="1769649662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994521410" name="Picture"/>
+                          <pic:cNvPr id="1769649662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208345601" name="Picture">
+                  <wp:docPr id="502941016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208345601" name="Picture"/>
+                          <pic:cNvPr id="502941016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1675801321" name="Picture">
+                  <wp:docPr id="1474367386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1675801321" name="Picture"/>
+                          <pic:cNvPr id="1474367386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="534577627" name="Picture">
+                  <wp:docPr id="2064320195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="534577627" name="Picture"/>
+                          <pic:cNvPr id="2064320195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1588807274" name="Picture">
+                        <wp:docPr id="768642264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1588807274" name="Picture"/>
+                                <pic:cNvPr id="768642264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1265026814" name="Picture">
+                  <wp:docPr id="1862483181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1265026814" name="Picture"/>
+                          <pic:cNvPr id="1862483181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="262298094" name="Picture">
+                  <wp:docPr id="1176292249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="262298094" name="Picture"/>
+                          <pic:cNvPr id="1176292249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="471553283" name="Picture">
+                  <wp:docPr id="1039932087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="471553283" name="Picture"/>
+                          <pic:cNvPr id="1039932087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683527220" name="Picture">
+                  <wp:docPr id="1403003768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683527220" name="Picture"/>
+                          <pic:cNvPr id="1403003768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="382963917" name="Picture">
+                  <wp:docPr id="2048567051" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="382963917" name="Picture"/>
+                          <pic:cNvPr id="2048567051" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1453938454" name="Picture">
+                  <wp:docPr id="1274368445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1453938454" name="Picture"/>
+                          <pic:cNvPr id="1274368445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744548008" name="Picture">
+                  <wp:docPr id="1055760816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744548008" name="Picture"/>
+                          <pic:cNvPr id="1055760816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2105632521" name="Picture">
+                  <wp:docPr id="817770725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2105632521" name="Picture"/>
+                          <pic:cNvPr id="817770725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601908875" name="Picture">
+                  <wp:docPr id="298255941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601908875" name="Picture"/>
+                          <pic:cNvPr id="298255941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>