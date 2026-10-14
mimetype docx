--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1061662287" name="Picture">
+                  <wp:docPr id="1886561599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1061662287" name="Picture"/>
+                          <pic:cNvPr id="1886561599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183240863" name="Picture">
+                  <wp:docPr id="972778963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183240863" name="Picture"/>
+                          <pic:cNvPr id="972778963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1620838811" name="Picture">
+                        <wp:docPr id="241831316" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1620838811" name="Picture"/>
+                                <pic:cNvPr id="241831316" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615441144" name="Picture">
+                  <wp:docPr id="1096779154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615441144" name="Picture"/>
+                          <pic:cNvPr id="1096779154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250831508" name="Picture">
+                  <wp:docPr id="1788100241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250831508" name="Picture"/>
+                          <pic:cNvPr id="1788100241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="106190155" name="Picture">
+                  <wp:docPr id="1597976057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="106190155" name="Picture"/>
+                          <pic:cNvPr id="1597976057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="749472787" name="Picture">
+                  <wp:docPr id="1377667618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="749472787" name="Picture"/>
+                          <pic:cNvPr id="1377667618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="55460502" name="Picture">
+                  <wp:docPr id="405425074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="55460502" name="Picture"/>
+                          <pic:cNvPr id="405425074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="359158849" name="Picture">
+                        <wp:docPr id="2047385426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="359158849" name="Picture"/>
+                                <pic:cNvPr id="2047385426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2023551111" name="Picture">
+                        <wp:docPr id="4809083" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2023551111" name="Picture"/>
+                                <pic:cNvPr id="4809083" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1268377407" name="Picture">
+                        <wp:docPr id="151642644" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1268377407" name="Picture"/>
+                                <pic:cNvPr id="151642644" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="885705422" name="Picture">
+                        <wp:docPr id="2001602845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="885705422" name="Picture"/>
+                                <pic:cNvPr id="2001602845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1541214539" name="Picture">
+                        <wp:docPr id="318875193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1541214539" name="Picture"/>
+                                <pic:cNvPr id="318875193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1113755652" name="Picture">
+                        <wp:docPr id="2112295792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1113755652" name="Picture"/>
+                                <pic:cNvPr id="2112295792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="51286311" name="Picture">
+                        <wp:docPr id="555157102" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="51286311" name="Picture"/>
+                                <pic:cNvPr id="555157102" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2070848183" name="Picture">
+                        <wp:docPr id="758768756" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2070848183" name="Picture"/>
+                                <pic:cNvPr id="758768756" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1180992443" name="Picture">
+                        <wp:docPr id="1067934286" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1180992443" name="Picture"/>
+                                <pic:cNvPr id="1067934286" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2025721104" name="Picture">
+                        <wp:docPr id="1276865537" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2025721104" name="Picture"/>
+                                <pic:cNvPr id="1276865537" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="129474932" name="Picture">
+                        <wp:docPr id="112966515" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="129474932" name="Picture"/>
+                                <pic:cNvPr id="112966515" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1264080647" name="Picture">
+                        <wp:docPr id="182767280" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1264080647" name="Picture"/>
+                                <pic:cNvPr id="182767280" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1269668143" name="Picture">
+                        <wp:docPr id="1603662301" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1269668143" name="Picture"/>
+                                <pic:cNvPr id="1603662301" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1335450313" name="Picture">
+                        <wp:docPr id="889794626" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1335450313" name="Picture"/>
+                                <pic:cNvPr id="889794626" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1832162544" name="Picture">
+                        <wp:docPr id="1386680356" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1832162544" name="Picture"/>
+                                <pic:cNvPr id="1386680356" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1240659099" name="Picture">
+                  <wp:docPr id="1576848047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1240659099" name="Picture"/>
+                          <pic:cNvPr id="1576848047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="851443401" name="Picture">
+                  <wp:docPr id="429355531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="851443401" name="Picture"/>
+                          <pic:cNvPr id="429355531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078737260" name="Picture">
+                  <wp:docPr id="2135638221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078737260" name="Picture"/>
+                          <pic:cNvPr id="2135638221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850236956" name="Picture">
+                  <wp:docPr id="1840261512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850236956" name="Picture"/>
+                          <pic:cNvPr id="1840261512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1642265659" name="Picture">
+                  <wp:docPr id="1009548572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1642265659" name="Picture"/>
+                          <pic:cNvPr id="1009548572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775179219" name="Picture">
+                  <wp:docPr id="698119289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775179219" name="Picture"/>
+                          <pic:cNvPr id="698119289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1255271457" name="Picture">
+                        <wp:docPr id="1722826237" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1255271457" name="Picture"/>
+                                <pic:cNvPr id="1722826237" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1493064132" name="Picture">
+                        <wp:docPr id="1592972053" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1493064132" name="Picture"/>
+                                <pic:cNvPr id="1592972053" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1375645440" name="Picture">
+                  <wp:docPr id="1104646829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1375645440" name="Picture"/>
+                          <pic:cNvPr id="1104646829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1733297191" name="Picture">
+                  <wp:docPr id="1935548436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1733297191" name="Picture"/>
+                          <pic:cNvPr id="1935548436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305100656" name="Picture">
+                  <wp:docPr id="997998353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305100656" name="Picture"/>
+                          <pic:cNvPr id="997998353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="854544729" name="Picture">
+                  <wp:docPr id="641740434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="854544729" name="Picture"/>
+                          <pic:cNvPr id="641740434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1913307025" name="Picture">
+                  <wp:docPr id="788990864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1913307025" name="Picture"/>
+                          <pic:cNvPr id="788990864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="239432828" name="Picture">
+                  <wp:docPr id="1457132445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="239432828" name="Picture"/>
+                          <pic:cNvPr id="1457132445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="130781648" name="Picture">
+                        <wp:docPr id="1821876130" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="130781648" name="Picture"/>
+                                <pic:cNvPr id="1821876130" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26119,57 +26119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1777134179" name="Picture">
+                  <wp:docPr id="1476258312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1777134179" name="Picture"/>
+                          <pic:cNvPr id="1476258312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26208,57 +26208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="364777665" name="Picture">
+                  <wp:docPr id="1095338100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="364777665" name="Picture"/>
+                          <pic:cNvPr id="1095338100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26888,57 +26888,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277281293" name="Picture">
+                  <wp:docPr id="1490479577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277281293" name="Picture"/>
+                          <pic:cNvPr id="1490479577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27949,57 +27949,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1824656765" name="Picture">
+                  <wp:docPr id="368477577" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1824656765" name="Picture"/>
+                          <pic:cNvPr id="368477577" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28052,57 +28052,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1309959552" name="Picture">
+                  <wp:docPr id="1586216737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1309959552" name="Picture"/>
+                          <pic:cNvPr id="1586216737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29510,57 +29510,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1754242258" name="Picture">
+                  <wp:docPr id="260797800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1754242258" name="Picture"/>
+                          <pic:cNvPr id="260797800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30707,57 +30707,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1174168157" name="Picture">
+                        <wp:docPr id="2069136171" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1174168157" name="Picture"/>
+                                <pic:cNvPr id="2069136171" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32877,57 +32877,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48874198" name="Picture">
+                  <wp:docPr id="1980475198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48874198" name="Picture"/>
+                          <pic:cNvPr id="1980475198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32966,57 +32966,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="194767615" name="Picture">
+                  <wp:docPr id="1779127230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="194767615" name="Picture"/>
+                          <pic:cNvPr id="1779127230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33610,57 +33610,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="768843611" name="Picture">
+                  <wp:docPr id="890886159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="768843611" name="Picture"/>
+                          <pic:cNvPr id="890886159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34608,57 +34608,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027254765" name="Picture">
+                  <wp:docPr id="850349899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027254765" name="Picture"/>
+                          <pic:cNvPr id="850349899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34711,57 +34711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135792280" name="Picture">
+                  <wp:docPr id="1980345925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135792280" name="Picture"/>
+                          <pic:cNvPr id="1980345925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36088,57 +36088,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399755444" name="Picture">
+                  <wp:docPr id="1627800870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399755444" name="Picture"/>
+                          <pic:cNvPr id="1627800870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37231,57 +37231,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2012012974" name="Picture">
+                        <wp:docPr id="2034972044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2012012974" name="Picture"/>
+                                <pic:cNvPr id="2034972044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38599,57 +38599,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147957728" name="Picture">
+                  <wp:docPr id="1251016718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147957728" name="Picture"/>
+                          <pic:cNvPr id="1251016718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38688,57 +38688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="413193925" name="Picture">
+                  <wp:docPr id="1784064901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="413193925" name="Picture"/>
+                          <pic:cNvPr id="1784064901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39320,57 +39320,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126070567" name="Picture">
+                  <wp:docPr id="2079807209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126070567" name="Picture"/>
+                          <pic:cNvPr id="2079807209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40264,57 +40264,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="375203742" name="Picture">
+                  <wp:docPr id="1401889378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="375203742" name="Picture"/>
+                          <pic:cNvPr id="1401889378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40376,57 +40376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2099840664" name="Picture">
+                  <wp:docPr id="807603970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2099840664" name="Picture"/>
+                          <pic:cNvPr id="807603970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42035,57 +42035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="432253007" name="Picture">
+                  <wp:docPr id="1579011004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="432253007" name="Picture"/>
+                          <pic:cNvPr id="1579011004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43214,57 +43214,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1993250947" name="Picture">
+                  <wp:docPr id="737359181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1993250947" name="Picture"/>
+                          <pic:cNvPr id="737359181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43294,57 +43294,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="60852343" name="Picture">
+                  <wp:docPr id="2145301180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="60852343" name="Picture"/>
+                          <pic:cNvPr id="2145301180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43782,57 +43782,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1487854022" name="Picture">
+                  <wp:docPr id="411995892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1487854022" name="Picture"/>
+                          <pic:cNvPr id="411995892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>