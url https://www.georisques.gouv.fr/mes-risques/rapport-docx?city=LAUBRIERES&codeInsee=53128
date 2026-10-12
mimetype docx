--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="261469641" name="Picture">
+                  <wp:docPr id="1418061274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="261469641" name="Picture"/>
+                          <pic:cNvPr id="1418061274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874006574" name="Picture">
+                  <wp:docPr id="1807823031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874006574" name="Picture"/>
+                          <pic:cNvPr id="1807823031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="488295188" name="Picture">
+                        <wp:docPr id="206974720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="488295188" name="Picture"/>
+                                <pic:cNvPr id="206974720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10877688" name="Picture">
+                  <wp:docPr id="178535434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10877688" name="Picture"/>
+                          <pic:cNvPr id="178535434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="484245437" name="Picture">
+                  <wp:docPr id="665541008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="484245437" name="Picture"/>
+                          <pic:cNvPr id="665541008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1661060183" name="Picture">
+                  <wp:docPr id="594698433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1661060183" name="Picture"/>
+                          <pic:cNvPr id="594698433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138211190" name="Picture">
+                  <wp:docPr id="1548028650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138211190" name="Picture"/>
+                          <pic:cNvPr id="1548028650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="809131609" name="Picture">
+                  <wp:docPr id="1381314416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="809131609" name="Picture"/>
+                          <pic:cNvPr id="1381314416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="358732380" name="Picture">
+                        <wp:docPr id="2097082864" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="358732380" name="Picture"/>
+                                <pic:cNvPr id="2097082864" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1633953677" name="Picture">
+                        <wp:docPr id="1527408001" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1633953677" name="Picture"/>
+                                <pic:cNvPr id="1527408001" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1527374016" name="Picture">
+                        <wp:docPr id="614439811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1527374016" name="Picture"/>
+                                <pic:cNvPr id="614439811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1215948051" name="Picture">
+                        <wp:docPr id="1304111337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1215948051" name="Picture"/>
+                                <pic:cNvPr id="1304111337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2077961276" name="Picture">
+                        <wp:docPr id="1168394593" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2077961276" name="Picture"/>
+                                <pic:cNvPr id="1168394593" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1554206049" name="Picture">
+                        <wp:docPr id="1391994919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1554206049" name="Picture"/>
+                                <pic:cNvPr id="1391994919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="239487152" name="Picture">
+                        <wp:docPr id="1720727645" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="239487152" name="Picture"/>
+                                <pic:cNvPr id="1720727645" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1574449650" name="Picture">
+                        <wp:docPr id="1257898294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1574449650" name="Picture"/>
+                                <pic:cNvPr id="1257898294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="602519155" name="Picture">
+                        <wp:docPr id="105013297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="602519155" name="Picture"/>
+                                <pic:cNvPr id="105013297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="402443053" name="Picture">
+                        <wp:docPr id="162679796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="402443053" name="Picture"/>
+                                <pic:cNvPr id="162679796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="656666102" name="Picture">
+                        <wp:docPr id="12572566" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="656666102" name="Picture"/>
+                                <pic:cNvPr id="12572566" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="310388916" name="Picture">
+                        <wp:docPr id="827820973" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="310388916" name="Picture"/>
+                                <pic:cNvPr id="827820973" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1372301612" name="Picture">
+                        <wp:docPr id="1313773569" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1372301612" name="Picture"/>
+                                <pic:cNvPr id="1313773569" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1066166905" name="Picture">
+                        <wp:docPr id="291613806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1066166905" name="Picture"/>
+                                <pic:cNvPr id="291613806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="396964103" name="Picture">
+                        <wp:docPr id="2130401941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="396964103" name="Picture"/>
+                                <pic:cNvPr id="2130401941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="371377845" name="Picture">
+                  <wp:docPr id="2067721735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="371377845" name="Picture"/>
+                          <pic:cNvPr id="2067721735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2110375283" name="Picture">
+                  <wp:docPr id="1578571191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2110375283" name="Picture"/>
+                          <pic:cNvPr id="1578571191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169498230" name="Picture">
+                  <wp:docPr id="510195584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169498230" name="Picture"/>
+                          <pic:cNvPr id="510195584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="815729854" name="Picture">
+                  <wp:docPr id="325967128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="815729854" name="Picture"/>
+                          <pic:cNvPr id="325967128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1372650849" name="Picture">
+                  <wp:docPr id="709353088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1372650849" name="Picture"/>
+                          <pic:cNvPr id="709353088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798466832" name="Picture">
+                  <wp:docPr id="402902547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798466832" name="Picture"/>
+                          <pic:cNvPr id="402902547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="725836119" name="Picture">
+                        <wp:docPr id="364195603" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="725836119" name="Picture"/>
+                                <pic:cNvPr id="364195603" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="809918540" name="Picture">
+                        <wp:docPr id="1075787389" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="809918540" name="Picture"/>
+                                <pic:cNvPr id="1075787389" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="7086445" name="Picture">
+                  <wp:docPr id="1248373246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="7086445" name="Picture"/>
+                          <pic:cNvPr id="1248373246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="377928820" name="Picture">
+                  <wp:docPr id="842503035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="377928820" name="Picture"/>
+                          <pic:cNvPr id="842503035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="365030120" name="Picture">
+                  <wp:docPr id="186840990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="365030120" name="Picture"/>
+                          <pic:cNvPr id="186840990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1741896679" name="Picture">
+                  <wp:docPr id="507351415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1741896679" name="Picture"/>
+                          <pic:cNvPr id="507351415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1401659938" name="Picture">
+                  <wp:docPr id="215900199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1401659938" name="Picture"/>
+                          <pic:cNvPr id="215900199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678493752" name="Picture">
+                  <wp:docPr id="1328122007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678493752" name="Picture"/>
+                          <pic:cNvPr id="1328122007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24727,57 +24727,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1206211212" name="Picture">
+                        <wp:docPr id="2043488308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1206211212" name="Picture"/>
+                                <pic:cNvPr id="2043488308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25702,57 +25702,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1392779868" name="Picture">
+                        <wp:docPr id="1816216165" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1392779868" name="Picture"/>
+                                <pic:cNvPr id="1816216165" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27091,57 +27091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1041791874" name="Picture">
+                  <wp:docPr id="2086493009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1041791874" name="Picture"/>
+                          <pic:cNvPr id="2086493009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27180,57 +27180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1805263641" name="Picture">
+                  <wp:docPr id="491395146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1805263641" name="Picture"/>
+                          <pic:cNvPr id="491395146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27824,57 +27824,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="952949993" name="Picture">
+                  <wp:docPr id="1385791208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="952949993" name="Picture"/>
+                          <pic:cNvPr id="1385791208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28822,57 +28822,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1501941344" name="Picture">
+                  <wp:docPr id="672709958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1501941344" name="Picture"/>
+                          <pic:cNvPr id="672709958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28925,57 +28925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="277890662" name="Picture">
+                  <wp:docPr id="1236166765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="277890662" name="Picture"/>
+                          <pic:cNvPr id="1236166765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30302,57 +30302,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120076404" name="Picture">
+                  <wp:docPr id="2141944031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120076404" name="Picture"/>
+                          <pic:cNvPr id="2141944031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31445,57 +31445,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1780626963" name="Picture">
+                        <wp:docPr id="2059852040" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1780626963" name="Picture"/>
+                                <pic:cNvPr id="2059852040" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32806,57 +32806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807950721" name="Picture">
+                  <wp:docPr id="1586440975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807950721" name="Picture"/>
+                          <pic:cNvPr id="1586440975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32895,57 +32895,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986362263" name="Picture">
+                  <wp:docPr id="2139110459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986362263" name="Picture"/>
+                          <pic:cNvPr id="2139110459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33539,57 +33539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="34230449" name="Picture">
+                  <wp:docPr id="945655823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="34230449" name="Picture"/>
+                          <pic:cNvPr id="945655823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34537,57 +34537,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1689085344" name="Picture">
+                  <wp:docPr id="1970145699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1689085344" name="Picture"/>
+                          <pic:cNvPr id="1970145699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34640,57 +34640,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1800428288" name="Picture">
+                  <wp:docPr id="1198130689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1800428288" name="Picture"/>
+                          <pic:cNvPr id="1198130689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36017,57 +36017,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="185645838" name="Picture">
+                  <wp:docPr id="2072822677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="185645838" name="Picture"/>
+                          <pic:cNvPr id="2072822677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37160,57 +37160,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1659799575" name="Picture">
+                        <wp:docPr id="2050241281" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1659799575" name="Picture"/>
+                                <pic:cNvPr id="2050241281" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38528,57 +38528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="756792778" name="Picture">
+                  <wp:docPr id="729813264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="756792778" name="Picture"/>
+                          <pic:cNvPr id="729813264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38617,57 +38617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1000547918" name="Picture">
+                  <wp:docPr id="1886884698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1000547918" name="Picture"/>
+                          <pic:cNvPr id="1886884698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39249,57 +39249,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329206346" name="Picture">
+                  <wp:docPr id="1499076338" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329206346" name="Picture"/>
+                          <pic:cNvPr id="1499076338" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40193,57 +40193,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102266438" name="Picture">
+                  <wp:docPr id="1116268016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102266438" name="Picture"/>
+                          <pic:cNvPr id="1116268016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40305,57 +40305,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1899652030" name="Picture">
+                  <wp:docPr id="1373188780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1899652030" name="Picture"/>
+                          <pic:cNvPr id="1373188780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41964,57 +41964,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="952959255" name="Picture">
+                  <wp:docPr id="2086706566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="952959255" name="Picture"/>
+                          <pic:cNvPr id="2086706566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43143,57 +43143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1095752612" name="Picture">
+                  <wp:docPr id="1130411555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1095752612" name="Picture"/>
+                          <pic:cNvPr id="1130411555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43223,57 +43223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="397581294" name="Picture">
+                  <wp:docPr id="675438673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="397581294" name="Picture"/>
+                          <pic:cNvPr id="675438673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43711,57 +43711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2058626297" name="Picture">
+                  <wp:docPr id="672000778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2058626297" name="Picture"/>
+                          <pic:cNvPr id="672000778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>