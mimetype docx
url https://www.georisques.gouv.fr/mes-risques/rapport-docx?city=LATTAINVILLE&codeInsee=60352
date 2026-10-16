--- v0 (2026-08-17)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275644175" name="Picture">
+                  <wp:docPr id="432042878" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275644175" name="Picture"/>
+                          <pic:cNvPr id="432042878" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="541826118" name="Picture">
+                  <wp:docPr id="43868135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="541826118" name="Picture"/>
+                          <pic:cNvPr id="43868135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1909660831" name="Picture">
+                        <wp:docPr id="1669865935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1909660831" name="Picture"/>
+                                <pic:cNvPr id="1669865935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2016173357" name="Picture">
+                  <wp:docPr id="796747710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2016173357" name="Picture"/>
+                          <pic:cNvPr id="796747710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="593091687" name="Picture">
+                  <wp:docPr id="848895886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="593091687" name="Picture"/>
+                          <pic:cNvPr id="848895886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994215248" name="Picture">
+                  <wp:docPr id="970656377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994215248" name="Picture"/>
+                          <pic:cNvPr id="970656377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1306003981" name="Picture">
+                  <wp:docPr id="365843538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1306003981" name="Picture"/>
+                          <pic:cNvPr id="365843538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363147731" name="Picture">
+                  <wp:docPr id="495760294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363147731" name="Picture"/>
+                          <pic:cNvPr id="495760294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1642181243" name="Picture">
+                        <wp:docPr id="518734713" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1642181243" name="Picture"/>
+                                <pic:cNvPr id="518734713" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1580306058" name="Picture">
+                        <wp:docPr id="168251444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1580306058" name="Picture"/>
+                                <pic:cNvPr id="168251444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="763610812" name="Picture">
+                        <wp:docPr id="1772262562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="763610812" name="Picture"/>
+                                <pic:cNvPr id="1772262562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="802623162" name="Picture">
+                        <wp:docPr id="1229685469" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="802623162" name="Picture"/>
+                                <pic:cNvPr id="1229685469" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="187701982" name="Picture">
+                        <wp:docPr id="1616938024" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="187701982" name="Picture"/>
+                                <pic:cNvPr id="1616938024" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="467901067" name="Picture">
+                        <wp:docPr id="268421758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="467901067" name="Picture"/>
+                                <pic:cNvPr id="268421758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1048902511" name="Picture">
+                        <wp:docPr id="150836503" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1048902511" name="Picture"/>
+                                <pic:cNvPr id="150836503" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1864144218" name="Picture">
+                        <wp:docPr id="1856307511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1864144218" name="Picture"/>
+                                <pic:cNvPr id="1856307511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="864598779" name="Picture">
+                        <wp:docPr id="934940919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="864598779" name="Picture"/>
+                                <pic:cNvPr id="934940919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="935076214" name="Picture">
+                        <wp:docPr id="1454860128" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="935076214" name="Picture"/>
+                                <pic:cNvPr id="1454860128" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="18100759" name="Picture">
+                        <wp:docPr id="1074104313" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="18100759" name="Picture"/>
+                                <pic:cNvPr id="1074104313" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="416499201" name="Picture">
+                        <wp:docPr id="898610521" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="416499201" name="Picture"/>
+                                <pic:cNvPr id="898610521" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="905917626" name="Picture">
+                        <wp:docPr id="665611221" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="905917626" name="Picture"/>
+                                <pic:cNvPr id="665611221" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="707633479" name="Picture">
+                        <wp:docPr id="193650286" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="707633479" name="Picture"/>
+                                <pic:cNvPr id="193650286" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="787102992" name="Picture">
+                        <wp:docPr id="1052068362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="787102992" name="Picture"/>
+                                <pic:cNvPr id="1052068362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="873521423" name="Picture">
+                  <wp:docPr id="1718720771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="873521423" name="Picture"/>
+                          <pic:cNvPr id="1718720771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917061388" name="Picture">
+                  <wp:docPr id="30966340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917061388" name="Picture"/>
+                          <pic:cNvPr id="30966340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="499284110" name="Picture">
+                  <wp:docPr id="2140399372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="499284110" name="Picture"/>
+                          <pic:cNvPr id="2140399372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1718689229" name="Picture">
+                  <wp:docPr id="556270442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1718689229" name="Picture"/>
+                          <pic:cNvPr id="556270442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="709333012" name="Picture">
+                  <wp:docPr id="1736909227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="709333012" name="Picture"/>
+                          <pic:cNvPr id="1736909227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1889504614" name="Picture">
+                  <wp:docPr id="370169005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1889504614" name="Picture"/>
+                          <pic:cNvPr id="370169005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1196109036" name="Picture">
+                        <wp:docPr id="1964507465" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1196109036" name="Picture"/>
+                                <pic:cNvPr id="1964507465" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="159352430" name="Picture">
+                  <wp:docPr id="1832121875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="159352430" name="Picture"/>
+                          <pic:cNvPr id="1832121875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="448566930" name="Picture">
+                  <wp:docPr id="1332783797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="448566930" name="Picture"/>
+                          <pic:cNvPr id="1332783797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="68085093" name="Picture">
+                  <wp:docPr id="2060974171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="68085093" name="Picture"/>
+                          <pic:cNvPr id="2060974171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1842793671" name="Picture">
+                  <wp:docPr id="1381656312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1842793671" name="Picture"/>
+                          <pic:cNvPr id="1381656312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="745703465" name="Picture">
+                  <wp:docPr id="362526268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="745703465" name="Picture"/>
+                          <pic:cNvPr id="362526268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="240113759" name="Picture">
+                  <wp:docPr id="1097343926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="240113759" name="Picture"/>
+                          <pic:cNvPr id="1097343926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1523317456" name="Picture">
+                        <wp:docPr id="870786177" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1523317456" name="Picture"/>
+                                <pic:cNvPr id="870786177" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1527711476" name="Picture">
+                  <wp:docPr id="74067673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1527711476" name="Picture"/>
+                          <pic:cNvPr id="74067673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2077330429" name="Picture">
+                  <wp:docPr id="24487075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2077330429" name="Picture"/>
+                          <pic:cNvPr id="24487075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="490431927" name="Picture">
+                  <wp:docPr id="1095996442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="490431927" name="Picture"/>
+                          <pic:cNvPr id="1095996442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="194806388" name="Picture">
+                  <wp:docPr id="1096335195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="194806388" name="Picture"/>
+                          <pic:cNvPr id="1096335195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130601238" name="Picture">
+                  <wp:docPr id="995104188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130601238" name="Picture"/>
+                          <pic:cNvPr id="995104188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="844854725" name="Picture">
+                  <wp:docPr id="1527968895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="844854725" name="Picture"/>
+                          <pic:cNvPr id="1527968895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1285249663" name="Picture">
+                  <wp:docPr id="136757613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1285249663" name="Picture"/>
+                          <pic:cNvPr id="136757613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="621280116" name="Picture">
+                  <wp:docPr id="1146846490" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="621280116" name="Picture"/>
+                          <pic:cNvPr id="1146846490" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74135719" name="Picture">
+                  <wp:docPr id="66247826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74135719" name="Picture"/>
+                          <pic:cNvPr id="66247826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1114567429" name="Picture">
+                  <wp:docPr id="772714899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1114567429" name="Picture"/>
+                          <pic:cNvPr id="772714899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1292543052" name="Picture">
+                  <wp:docPr id="1456733812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1292543052" name="Picture"/>
+                          <pic:cNvPr id="1456733812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431486912" name="Picture">
+                  <wp:docPr id="1986955405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431486912" name="Picture"/>
+                          <pic:cNvPr id="1986955405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="859384966" name="Picture">
+                        <wp:docPr id="101755726" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="859384966" name="Picture"/>
+                                <pic:cNvPr id="101755726" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1881581536" name="Picture">
+                  <wp:docPr id="79196641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1881581536" name="Picture"/>
+                          <pic:cNvPr id="79196641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740770593" name="Picture">
+                  <wp:docPr id="75238820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740770593" name="Picture"/>
+                          <pic:cNvPr id="75238820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="650149270" name="Picture">
+                  <wp:docPr id="863133232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="650149270" name="Picture"/>
+                          <pic:cNvPr id="863133232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339959284" name="Picture">
+                  <wp:docPr id="1552354996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339959284" name="Picture"/>
+                          <pic:cNvPr id="1552354996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1613643375" name="Picture">
+                  <wp:docPr id="1149251607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1613643375" name="Picture"/>
+                          <pic:cNvPr id="1149251607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="133085202" name="Picture">
+                  <wp:docPr id="1273892518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="133085202" name="Picture"/>
+                          <pic:cNvPr id="1273892518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1367651489" name="Picture">
+                        <wp:docPr id="1809907024" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1367651489" name="Picture"/>
+                                <pic:cNvPr id="1809907024" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="730391535" name="Picture">
+                  <wp:docPr id="809516198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="730391535" name="Picture"/>
+                          <pic:cNvPr id="809516198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1602173766" name="Picture">
+                  <wp:docPr id="54631924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1602173766" name="Picture"/>
+                          <pic:cNvPr id="54631924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="696466792" name="Picture">
+                  <wp:docPr id="491386981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="696466792" name="Picture"/>
+                          <pic:cNvPr id="491386981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44561,57 +44561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915006511" name="Picture">
+                  <wp:docPr id="541909187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915006511" name="Picture"/>
+                          <pic:cNvPr id="541909187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44632,57 +44632,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1411845670" name="Picture">
+                  <wp:docPr id="795698947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1411845670" name="Picture"/>
+                          <pic:cNvPr id="795698947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45046,57 +45046,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1686045111" name="Picture">
+                  <wp:docPr id="2109028443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1686045111" name="Picture"/>
+                          <pic:cNvPr id="2109028443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>