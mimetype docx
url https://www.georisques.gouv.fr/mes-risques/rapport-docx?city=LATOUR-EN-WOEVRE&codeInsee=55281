--- v0 (2026-08-18)
+++ v1 (2026-10-18)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965305989" name="Picture">
+                  <wp:docPr id="760334387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965305989" name="Picture"/>
+                          <pic:cNvPr id="760334387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664754771" name="Picture">
+                  <wp:docPr id="1420058892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664754771" name="Picture"/>
+                          <pic:cNvPr id="1420058892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1210256738" name="Picture">
+                        <wp:docPr id="1408176058" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1210256738" name="Picture"/>
+                                <pic:cNvPr id="1408176058" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668533589" name="Picture">
+                  <wp:docPr id="100822723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668533589" name="Picture"/>
+                          <pic:cNvPr id="100822723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1324704296" name="Picture">
+                  <wp:docPr id="421052380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1324704296" name="Picture"/>
+                          <pic:cNvPr id="421052380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="242376191" name="Picture">
+                  <wp:docPr id="819771893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="242376191" name="Picture"/>
+                          <pic:cNvPr id="819771893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1455616380" name="Picture">
+                  <wp:docPr id="1705425542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1455616380" name="Picture"/>
+                          <pic:cNvPr id="1705425542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1241456890" name="Picture">
+                  <wp:docPr id="1367234680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1241456890" name="Picture"/>
+                          <pic:cNvPr id="1367234680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="686366453" name="Picture">
+                        <wp:docPr id="960790777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="686366453" name="Picture"/>
+                                <pic:cNvPr id="960790777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1689214466" name="Picture">
+                        <wp:docPr id="554994510" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1689214466" name="Picture"/>
+                                <pic:cNvPr id="554994510" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="717450004" name="Picture">
+                        <wp:docPr id="836278579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="717450004" name="Picture"/>
+                                <pic:cNvPr id="836278579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1415829941" name="Picture">
+                        <wp:docPr id="1366734230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1415829941" name="Picture"/>
+                                <pic:cNvPr id="1366734230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="149977128" name="Picture">
+                        <wp:docPr id="1760235802" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="149977128" name="Picture"/>
+                                <pic:cNvPr id="1760235802" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="155978162" name="Picture">
+                        <wp:docPr id="2043461930" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="155978162" name="Picture"/>
+                                <pic:cNvPr id="2043461930" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1412910881" name="Picture">
+                        <wp:docPr id="67819666" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1412910881" name="Picture"/>
+                                <pic:cNvPr id="67819666" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2129978890" name="Picture">
+                        <wp:docPr id="1683680422" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2129978890" name="Picture"/>
+                                <pic:cNvPr id="1683680422" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1741221849" name="Picture">
+                        <wp:docPr id="1582414906" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1741221849" name="Picture"/>
+                                <pic:cNvPr id="1582414906" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2097664655" name="Picture">
+                        <wp:docPr id="625085575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2097664655" name="Picture"/>
+                                <pic:cNvPr id="625085575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1606811382" name="Picture">
+                        <wp:docPr id="1390741158" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1606811382" name="Picture"/>
+                                <pic:cNvPr id="1390741158" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1460657243" name="Picture">
+                        <wp:docPr id="400742079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1460657243" name="Picture"/>
+                                <pic:cNvPr id="400742079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1975193797" name="Picture">
+                        <wp:docPr id="1099599096" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1975193797" name="Picture"/>
+                                <pic:cNvPr id="1099599096" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1570397941" name="Picture">
+                        <wp:docPr id="230635935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1570397941" name="Picture"/>
+                                <pic:cNvPr id="230635935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="55539300" name="Picture">
+                        <wp:docPr id="669642848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="55539300" name="Picture"/>
+                                <pic:cNvPr id="669642848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76219581" name="Picture">
+                  <wp:docPr id="1097282774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76219581" name="Picture"/>
+                          <pic:cNvPr id="1097282774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087834852" name="Picture">
+                  <wp:docPr id="60165566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087834852" name="Picture"/>
+                          <pic:cNvPr id="60165566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="942994143" name="Picture">
+                  <wp:docPr id="937906823" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="942994143" name="Picture"/>
+                          <pic:cNvPr id="937906823" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530235587" name="Picture">
+                  <wp:docPr id="1891406843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530235587" name="Picture"/>
+                          <pic:cNvPr id="1891406843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1242577235" name="Picture">
+                  <wp:docPr id="901722140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1242577235" name="Picture"/>
+                          <pic:cNvPr id="901722140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518356769" name="Picture">
+                  <wp:docPr id="1094595002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518356769" name="Picture"/>
+                          <pic:cNvPr id="1094595002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="566510760" name="Picture">
+                        <wp:docPr id="241771537" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="566510760" name="Picture"/>
+                                <pic:cNvPr id="241771537" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1945824512" name="Picture">
+                        <wp:docPr id="1272928650" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1945824512" name="Picture"/>
+                                <pic:cNvPr id="1272928650" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="823211049" name="Picture">
+                  <wp:docPr id="1804724414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="823211049" name="Picture"/>
+                          <pic:cNvPr id="1804724414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508111045" name="Picture">
+                  <wp:docPr id="1599946516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508111045" name="Picture"/>
+                          <pic:cNvPr id="1599946516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2111145492" name="Picture">
+                  <wp:docPr id="1853828732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2111145492" name="Picture"/>
+                          <pic:cNvPr id="1853828732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1916288400" name="Picture">
+                  <wp:docPr id="1403033017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1916288400" name="Picture"/>
+                          <pic:cNvPr id="1403033017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933541988" name="Picture">
+                  <wp:docPr id="2100852586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933541988" name="Picture"/>
+                          <pic:cNvPr id="2100852586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2136837248" name="Picture">
+                  <wp:docPr id="1432889809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2136837248" name="Picture"/>
+                          <pic:cNvPr id="1432889809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="685680306" name="Picture">
+                        <wp:docPr id="1440125832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="685680306" name="Picture"/>
+                                <pic:cNvPr id="1440125832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25919,57 +25919,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="641190409" name="Picture">
+                  <wp:docPr id="561164283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="641190409" name="Picture"/>
+                          <pic:cNvPr id="561164283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26008,57 +26008,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005744914" name="Picture">
+                  <wp:docPr id="1276844129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005744914" name="Picture"/>
+                          <pic:cNvPr id="1276844129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26688,57 +26688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="67879343" name="Picture">
+                  <wp:docPr id="485704641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="67879343" name="Picture"/>
+                          <pic:cNvPr id="485704641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27749,57 +27749,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1905532551" name="Picture">
+                  <wp:docPr id="329345018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1905532551" name="Picture"/>
+                          <pic:cNvPr id="329345018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27852,57 +27852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1650326366" name="Picture">
+                  <wp:docPr id="1934503062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1650326366" name="Picture"/>
+                          <pic:cNvPr id="1934503062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29316,57 +29316,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2125012193" name="Picture">
+                  <wp:docPr id="838413080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2125012193" name="Picture"/>
+                          <pic:cNvPr id="838413080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30523,57 +30523,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1553114945" name="Picture">
+                        <wp:docPr id="1989152924" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1553114945" name="Picture"/>
+                                <pic:cNvPr id="1989152924" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32712,57 +32712,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="98415757" name="Picture">
+                  <wp:docPr id="830389946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="98415757" name="Picture"/>
+                          <pic:cNvPr id="830389946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32783,57 +32783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="63097975" name="Picture">
+                  <wp:docPr id="1365946120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="63097975" name="Picture"/>
+                          <pic:cNvPr id="1365946120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33251,57 +33251,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1252248545" name="Picture">
+                  <wp:docPr id="663245129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1252248545" name="Picture"/>
+                          <pic:cNvPr id="663245129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34410,57 +34410,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="534013180" name="Picture">
+                  <wp:docPr id="661617673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="534013180" name="Picture"/>
+                          <pic:cNvPr id="661617673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34499,57 +34499,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="174109189" name="Picture">
+                  <wp:docPr id="603555075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="174109189" name="Picture"/>
+                          <pic:cNvPr id="603555075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35143,57 +35143,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1581812843" name="Picture">
+                  <wp:docPr id="1184795180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1581812843" name="Picture"/>
+                          <pic:cNvPr id="1184795180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36141,57 +36141,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1535685704" name="Picture">
+                  <wp:docPr id="663184170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1535685704" name="Picture"/>
+                          <pic:cNvPr id="663184170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36244,57 +36244,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2088150815" name="Picture">
+                  <wp:docPr id="974438547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2088150815" name="Picture"/>
+                          <pic:cNvPr id="974438547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37621,57 +37621,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="411309415" name="Picture">
+                  <wp:docPr id="1672821985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="411309415" name="Picture"/>
+                          <pic:cNvPr id="1672821985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38764,57 +38764,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1053109979" name="Picture">
+                        <wp:docPr id="1222403306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1053109979" name="Picture"/>
+                                <pic:cNvPr id="1222403306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40125,57 +40125,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114441033" name="Picture">
+                  <wp:docPr id="46402340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114441033" name="Picture"/>
+                          <pic:cNvPr id="46402340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40214,57 +40214,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1327607323" name="Picture">
+                  <wp:docPr id="906754216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1327607323" name="Picture"/>
+                          <pic:cNvPr id="906754216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40858,57 +40858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1619949323" name="Picture">
+                  <wp:docPr id="1007103477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1619949323" name="Picture"/>
+                          <pic:cNvPr id="1007103477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41856,57 +41856,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="402536050" name="Picture">
+                  <wp:docPr id="1903205160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="402536050" name="Picture"/>
+                          <pic:cNvPr id="1903205160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41959,57 +41959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1722483749" name="Picture">
+                  <wp:docPr id="1817552530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1722483749" name="Picture"/>
+                          <pic:cNvPr id="1817552530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43336,57 +43336,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="187866702" name="Picture">
+                  <wp:docPr id="388638891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="187866702" name="Picture"/>
+                          <pic:cNvPr id="388638891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44479,57 +44479,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1275579669" name="Picture">
+                        <wp:docPr id="743749797" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1275579669" name="Picture"/>
+                                <pic:cNvPr id="743749797" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45700,57 +45700,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1398340149" name="Picture">
+                  <wp:docPr id="1795007220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1398340149" name="Picture"/>
+                          <pic:cNvPr id="1795007220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45771,57 +45771,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1460866638" name="Picture">
+                  <wp:docPr id="1864198012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1460866638" name="Picture"/>
+                          <pic:cNvPr id="1864198012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46185,57 +46185,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="576057999" name="Picture">
+                  <wp:docPr id="861457382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="576057999" name="Picture"/>
+                          <pic:cNvPr id="861457382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>