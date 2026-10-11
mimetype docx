--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="953898786" name="Picture">
+                  <wp:docPr id="941103292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="953898786" name="Picture"/>
+                          <pic:cNvPr id="941103292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034366849" name="Picture">
+                  <wp:docPr id="944811719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034366849" name="Picture"/>
+                          <pic:cNvPr id="944811719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="975405816" name="Picture">
+                        <wp:docPr id="294942316" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="975405816" name="Picture"/>
+                                <pic:cNvPr id="294942316" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1424677799" name="Picture">
+                  <wp:docPr id="1939459078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1424677799" name="Picture"/>
+                          <pic:cNvPr id="1939459078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528365628" name="Picture">
+                  <wp:docPr id="596410843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528365628" name="Picture"/>
+                          <pic:cNvPr id="596410843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1982459621" name="Picture">
+                  <wp:docPr id="1640166946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1982459621" name="Picture"/>
+                          <pic:cNvPr id="1640166946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157949779" name="Picture">
+                  <wp:docPr id="849240217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157949779" name="Picture"/>
+                          <pic:cNvPr id="849240217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="790739736" name="Picture">
+                  <wp:docPr id="728416346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="790739736" name="Picture"/>
+                          <pic:cNvPr id="728416346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="748745847" name="Picture">
+                        <wp:docPr id="204267459" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="748745847" name="Picture"/>
+                                <pic:cNvPr id="204267459" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1670195250" name="Picture">
+                        <wp:docPr id="500364591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1670195250" name="Picture"/>
+                                <pic:cNvPr id="500364591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="16091396" name="Picture">
+                        <wp:docPr id="1016990658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="16091396" name="Picture"/>
+                                <pic:cNvPr id="1016990658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1825042955" name="Picture">
+                        <wp:docPr id="1939955499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1825042955" name="Picture"/>
+                                <pic:cNvPr id="1939955499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1231437054" name="Picture">
+                        <wp:docPr id="733396908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1231437054" name="Picture"/>
+                                <pic:cNvPr id="733396908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1589332457" name="Picture">
+                        <wp:docPr id="365594634" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1589332457" name="Picture"/>
+                                <pic:cNvPr id="365594634" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="288785071" name="Picture">
+                        <wp:docPr id="242998205" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="288785071" name="Picture"/>
+                                <pic:cNvPr id="242998205" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1923341414" name="Picture">
+                        <wp:docPr id="163957119" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1923341414" name="Picture"/>
+                                <pic:cNvPr id="163957119" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="130495210" name="Picture">
+                        <wp:docPr id="2046296504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="130495210" name="Picture"/>
+                                <pic:cNvPr id="2046296504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="361322330" name="Picture">
+                        <wp:docPr id="1659089314" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="361322330" name="Picture"/>
+                                <pic:cNvPr id="1659089314" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1511455031" name="Picture">
+                        <wp:docPr id="1780016659" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1511455031" name="Picture"/>
+                                <pic:cNvPr id="1780016659" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1954991375" name="Picture">
+                        <wp:docPr id="601441131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1954991375" name="Picture"/>
+                                <pic:cNvPr id="601441131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1813036434" name="Picture">
+                        <wp:docPr id="261956124" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1813036434" name="Picture"/>
+                                <pic:cNvPr id="261956124" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1063365188" name="Picture">
+                        <wp:docPr id="43259738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1063365188" name="Picture"/>
+                                <pic:cNvPr id="43259738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1869926170" name="Picture">
+                        <wp:docPr id="1131633424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1869926170" name="Picture"/>
+                                <pic:cNvPr id="1131633424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="934622798" name="Picture">
+                  <wp:docPr id="1897461952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="934622798" name="Picture"/>
+                          <pic:cNvPr id="1897461952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1424734262" name="Picture">
+                  <wp:docPr id="2017411653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1424734262" name="Picture"/>
+                          <pic:cNvPr id="2017411653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860875789" name="Picture">
+                  <wp:docPr id="907468924" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860875789" name="Picture"/>
+                          <pic:cNvPr id="907468924" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852771084" name="Picture">
+                  <wp:docPr id="1130932294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852771084" name="Picture"/>
+                          <pic:cNvPr id="1130932294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="478714940" name="Picture">
+                  <wp:docPr id="983153634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="478714940" name="Picture"/>
+                          <pic:cNvPr id="983153634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="698681209" name="Picture">
+                  <wp:docPr id="111312787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="698681209" name="Picture"/>
+                          <pic:cNvPr id="111312787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1202064200" name="Picture">
+                        <wp:docPr id="1972404613" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1202064200" name="Picture"/>
+                                <pic:cNvPr id="1972404613" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1012862622" name="Picture">
+                  <wp:docPr id="1027152101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1012862622" name="Picture"/>
+                          <pic:cNvPr id="1027152101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1602417172" name="Picture">
+                  <wp:docPr id="1101610259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1602417172" name="Picture"/>
+                          <pic:cNvPr id="1101610259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="671698663" name="Picture">
+                  <wp:docPr id="809766922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="671698663" name="Picture"/>
+                          <pic:cNvPr id="809766922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="638689644" name="Picture">
+                  <wp:docPr id="1673407213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="638689644" name="Picture"/>
+                          <pic:cNvPr id="1673407213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1330178616" name="Picture">
+                  <wp:docPr id="758017333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1330178616" name="Picture"/>
+                          <pic:cNvPr id="758017333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347874064" name="Picture">
+                  <wp:docPr id="1420606707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347874064" name="Picture"/>
+                          <pic:cNvPr id="1420606707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1404666522" name="Picture">
+                        <wp:docPr id="519971038" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1404666522" name="Picture"/>
+                                <pic:cNvPr id="519971038" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="193101309" name="Picture">
+                        <wp:docPr id="279446091" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="193101309" name="Picture"/>
+                                <pic:cNvPr id="279446091" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338723653" name="Picture">
+                  <wp:docPr id="2143234128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338723653" name="Picture"/>
+                          <pic:cNvPr id="2143234128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="371166548" name="Picture">
+                  <wp:docPr id="1924935965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="371166548" name="Picture"/>
+                          <pic:cNvPr id="1924935965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1919258557" name="Picture">
+                  <wp:docPr id="1575058804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1919258557" name="Picture"/>
+                          <pic:cNvPr id="1575058804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="667331363" name="Picture">
+                  <wp:docPr id="526848223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="667331363" name="Picture"/>
+                          <pic:cNvPr id="526848223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1731056593" name="Picture">
+                  <wp:docPr id="575116462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1731056593" name="Picture"/>
+                          <pic:cNvPr id="575116462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28950,57 +28950,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171355409" name="Picture">
+                  <wp:docPr id="508146782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171355409" name="Picture"/>
+                          <pic:cNvPr id="508146782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30122,57 +30122,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="903838059" name="Picture">
+                        <wp:docPr id="14383127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="903838059" name="Picture"/>
+                                <pic:cNvPr id="14383127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31679,57 +31679,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2068144797" name="Picture">
+                  <wp:docPr id="1821239982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2068144797" name="Picture"/>
+                          <pic:cNvPr id="1821239982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31759,57 +31759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="259551403" name="Picture">
+                  <wp:docPr id="1392472169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="259551403" name="Picture"/>
+                          <pic:cNvPr id="1392472169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32304,57 +32304,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721167902" name="Picture">
+                  <wp:docPr id="201146500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721167902" name="Picture"/>
+                          <pic:cNvPr id="201146500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34320,57 +34320,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562809809" name="Picture">
+                  <wp:docPr id="1155298787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562809809" name="Picture"/>
+                          <pic:cNvPr id="1155298787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34409,57 +34409,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1105057548" name="Picture">
+                  <wp:docPr id="482063407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1105057548" name="Picture"/>
+                          <pic:cNvPr id="482063407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35089,57 +35089,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="53575394" name="Picture">
+                  <wp:docPr id="499159049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="53575394" name="Picture"/>
+                          <pic:cNvPr id="499159049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36150,57 +36150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1514956577" name="Picture">
+                  <wp:docPr id="1673884815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1514956577" name="Picture"/>
+                          <pic:cNvPr id="1673884815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_37.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36253,57 +36253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1430053027" name="Picture">
+                  <wp:docPr id="849275291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1430053027" name="Picture"/>
+                          <pic:cNvPr id="849275291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37711,57 +37711,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="342439809" name="Picture">
+                  <wp:docPr id="2013353324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="342439809" name="Picture"/>
+                          <pic:cNvPr id="2013353324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_36.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38908,57 +38908,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2105894428" name="Picture">
+                        <wp:docPr id="1091177116" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2105894428" name="Picture"/>
+                                <pic:cNvPr id="1091177116" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41675,57 +41675,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301730568" name="Picture">
+                  <wp:docPr id="990005969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301730568" name="Picture"/>
+                          <pic:cNvPr id="990005969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41764,57 +41764,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="17058796" name="Picture">
+                  <wp:docPr id="1848467005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="17058796" name="Picture"/>
+                          <pic:cNvPr id="1848467005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42408,57 +42408,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1466394710" name="Picture">
+                  <wp:docPr id="2137192334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1466394710" name="Picture"/>
+                          <pic:cNvPr id="2137192334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43406,57 +43406,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1236115989" name="Picture">
+                  <wp:docPr id="105499672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1236115989" name="Picture"/>
+                          <pic:cNvPr id="105499672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43509,57 +43509,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1484723898" name="Picture">
+                  <wp:docPr id="48951927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1484723898" name="Picture"/>
+                          <pic:cNvPr id="48951927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44886,57 +44886,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1642039440" name="Picture">
+                  <wp:docPr id="314878741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1642039440" name="Picture"/>
+                          <pic:cNvPr id="314878741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46029,57 +46029,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1299786970" name="Picture">
+                        <wp:docPr id="2136164665" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1299786970" name="Picture"/>
+                                <pic:cNvPr id="2136164665" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47250,57 +47250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1350547181" name="Picture">
+                  <wp:docPr id="1224268229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1350547181" name="Picture"/>
+                          <pic:cNvPr id="1224268229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47321,57 +47321,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038216965" name="Picture">
+                  <wp:docPr id="1270903216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038216965" name="Picture"/>
+                          <pic:cNvPr id="1270903216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47735,57 +47735,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1326529497" name="Picture">
+                  <wp:docPr id="1754381819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1326529497" name="Picture"/>
+                          <pic:cNvPr id="1754381819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>