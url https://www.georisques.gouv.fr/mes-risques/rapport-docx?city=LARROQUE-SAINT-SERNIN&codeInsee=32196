--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="70839612" name="Picture">
+                  <wp:docPr id="1839627993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="70839612" name="Picture"/>
+                          <pic:cNvPr id="1839627993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1134449039" name="Picture">
+                  <wp:docPr id="1779730275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1134449039" name="Picture"/>
+                          <pic:cNvPr id="1779730275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="514586129" name="Picture">
+                        <wp:docPr id="1882018701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="514586129" name="Picture"/>
+                                <pic:cNvPr id="1882018701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="17451528" name="Picture">
+                  <wp:docPr id="178950458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="17451528" name="Picture"/>
+                          <pic:cNvPr id="178950458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2017297078" name="Picture">
+                  <wp:docPr id="2041733280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2017297078" name="Picture"/>
+                          <pic:cNvPr id="2041733280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1424381493" name="Picture">
+                  <wp:docPr id="317790830" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1424381493" name="Picture"/>
+                          <pic:cNvPr id="317790830" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="233152588" name="Picture">
+                  <wp:docPr id="1802971420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="233152588" name="Picture"/>
+                          <pic:cNvPr id="1802971420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033882464" name="Picture">
+                  <wp:docPr id="1058162947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033882464" name="Picture"/>
+                          <pic:cNvPr id="1058162947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1395129342" name="Picture">
+                        <wp:docPr id="782460180" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1395129342" name="Picture"/>
+                                <pic:cNvPr id="782460180" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1760886345" name="Picture">
+                        <wp:docPr id="846536305" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1760886345" name="Picture"/>
+                                <pic:cNvPr id="846536305" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="749922608" name="Picture">
+                        <wp:docPr id="1584195917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="749922608" name="Picture"/>
+                                <pic:cNvPr id="1584195917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2101494246" name="Picture">
+                        <wp:docPr id="271488481" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2101494246" name="Picture"/>
+                                <pic:cNvPr id="271488481" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1226995071" name="Picture">
+                        <wp:docPr id="2060544504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1226995071" name="Picture"/>
+                                <pic:cNvPr id="2060544504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="464858922" name="Picture">
+                        <wp:docPr id="1555222051" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="464858922" name="Picture"/>
+                                <pic:cNvPr id="1555222051" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="25264387" name="Picture">
+                        <wp:docPr id="259218018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="25264387" name="Picture"/>
+                                <pic:cNvPr id="259218018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="35313154" name="Picture">
+                        <wp:docPr id="59569106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="35313154" name="Picture"/>
+                                <pic:cNvPr id="59569106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1682588963" name="Picture">
+                        <wp:docPr id="280186809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1682588963" name="Picture"/>
+                                <pic:cNvPr id="280186809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1301526420" name="Picture">
+                        <wp:docPr id="399613246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1301526420" name="Picture"/>
+                                <pic:cNvPr id="399613246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="266730770" name="Picture">
+                        <wp:docPr id="518987309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="266730770" name="Picture"/>
+                                <pic:cNvPr id="518987309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1012774018" name="Picture">
+                        <wp:docPr id="469344219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1012774018" name="Picture"/>
+                                <pic:cNvPr id="469344219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="194240892" name="Picture">
+                        <wp:docPr id="1200150475" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="194240892" name="Picture"/>
+                                <pic:cNvPr id="1200150475" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1395675719" name="Picture">
+                        <wp:docPr id="93389809" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1395675719" name="Picture"/>
+                                <pic:cNvPr id="93389809" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1430600183" name="Picture">
+                        <wp:docPr id="1398954777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1430600183" name="Picture"/>
+                                <pic:cNvPr id="1398954777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="590440694" name="Picture">
+                  <wp:docPr id="1355054039" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="590440694" name="Picture"/>
+                          <pic:cNvPr id="1355054039" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1989070313" name="Picture">
+                  <wp:docPr id="406787686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1989070313" name="Picture"/>
+                          <pic:cNvPr id="406787686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1117034961" name="Picture">
+                  <wp:docPr id="295731625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1117034961" name="Picture"/>
+                          <pic:cNvPr id="295731625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2137816441" name="Picture">
+                  <wp:docPr id="431819980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2137816441" name="Picture"/>
+                          <pic:cNvPr id="431819980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="841612748" name="Picture">
+                  <wp:docPr id="1715259850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="841612748" name="Picture"/>
+                          <pic:cNvPr id="1715259850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1010326445" name="Picture">
+                  <wp:docPr id="113593612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1010326445" name="Picture"/>
+                          <pic:cNvPr id="113593612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="413794107" name="Picture">
+                        <wp:docPr id="2124491149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="413794107" name="Picture"/>
+                                <pic:cNvPr id="2124491149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955805184" name="Picture">
+                  <wp:docPr id="1581985594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955805184" name="Picture"/>
+                          <pic:cNvPr id="1581985594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="642210688" name="Picture">
+                  <wp:docPr id="1829228960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="642210688" name="Picture"/>
+                          <pic:cNvPr id="1829228960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1908418644" name="Picture">
+                  <wp:docPr id="438132940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1908418644" name="Picture"/>
+                          <pic:cNvPr id="438132940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647288642" name="Picture">
+                  <wp:docPr id="1220452374" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647288642" name="Picture"/>
+                          <pic:cNvPr id="1220452374" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1434390506" name="Picture">
+                  <wp:docPr id="1446542549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1434390506" name="Picture"/>
+                          <pic:cNvPr id="1446542549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232957267" name="Picture">
+                  <wp:docPr id="47270252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232957267" name="Picture"/>
+                          <pic:cNvPr id="47270252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="944718952" name="Picture">
+                        <wp:docPr id="2070701788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="944718952" name="Picture"/>
+                                <pic:cNvPr id="2070701788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24739,57 +24739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451584965" name="Picture">
+                  <wp:docPr id="1937689332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451584965" name="Picture"/>
+                          <pic:cNvPr id="1937689332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24828,57 +24828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="770788260" name="Picture">
+                  <wp:docPr id="989500379" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="770788260" name="Picture"/>
+                          <pic:cNvPr id="989500379" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25472,57 +25472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031743641" name="Picture">
+                  <wp:docPr id="2058644550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031743641" name="Picture"/>
+                          <pic:cNvPr id="2058644550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26470,57 +26470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="645978375" name="Picture">
+                  <wp:docPr id="126132591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="645978375" name="Picture"/>
+                          <pic:cNvPr id="126132591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26573,57 +26573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2101190275" name="Picture">
+                  <wp:docPr id="303661926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2101190275" name="Picture"/>
+                          <pic:cNvPr id="303661926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27956,57 +27956,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61943957" name="Picture">
+                  <wp:docPr id="1063854928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61943957" name="Picture"/>
+                          <pic:cNvPr id="1063854928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29128,57 +29128,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1476051537" name="Picture">
+                        <wp:docPr id="147955747" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1476051537" name="Picture"/>
+                                <pic:cNvPr id="147955747" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30685,57 +30685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1674227065" name="Picture">
+                  <wp:docPr id="1688701616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1674227065" name="Picture"/>
+                          <pic:cNvPr id="1688701616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30765,57 +30765,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1423693068" name="Picture">
+                  <wp:docPr id="1435260894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1423693068" name="Picture"/>
+                          <pic:cNvPr id="1435260894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31310,57 +31310,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1440383365" name="Picture">
+                  <wp:docPr id="1581173437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1440383365" name="Picture"/>
+                          <pic:cNvPr id="1581173437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33326,57 +33326,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635698024" name="Picture">
+                  <wp:docPr id="1009181752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635698024" name="Picture"/>
+                          <pic:cNvPr id="1009181752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33415,57 +33415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775283277" name="Picture">
+                  <wp:docPr id="286185456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775283277" name="Picture"/>
+                          <pic:cNvPr id="286185456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34095,57 +34095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759476886" name="Picture">
+                  <wp:docPr id="868031137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759476886" name="Picture"/>
+                          <pic:cNvPr id="868031137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35156,57 +35156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1857195232" name="Picture">
+                  <wp:docPr id="1956169144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1857195232" name="Picture"/>
+                          <pic:cNvPr id="1956169144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_41.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35259,57 +35259,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328470799" name="Picture">
+                  <wp:docPr id="398833827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328470799" name="Picture"/>
+                          <pic:cNvPr id="398833827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36717,57 +36717,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="791421165" name="Picture">
+                  <wp:docPr id="760086383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="791421165" name="Picture"/>
+                          <pic:cNvPr id="760086383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_40.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37914,57 +37914,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2090146739" name="Picture">
+                        <wp:docPr id="986568279" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2090146739" name="Picture"/>
+                                <pic:cNvPr id="986568279" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40880,57 +40880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="880169364" name="Picture">
+                  <wp:docPr id="1429552214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="880169364" name="Picture"/>
+                          <pic:cNvPr id="1429552214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40969,57 +40969,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1150082997" name="Picture">
+                  <wp:docPr id="1279529416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1150082997" name="Picture"/>
+                          <pic:cNvPr id="1279529416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41613,57 +41613,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="277875732" name="Picture">
+                  <wp:docPr id="418322809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="277875732" name="Picture"/>
+                          <pic:cNvPr id="418322809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42611,57 +42611,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1479321713" name="Picture">
+                  <wp:docPr id="1131901458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1479321713" name="Picture"/>
+                          <pic:cNvPr id="1131901458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42714,57 +42714,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1632688757" name="Picture">
+                  <wp:docPr id="1052933719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1632688757" name="Picture"/>
+                          <pic:cNvPr id="1052933719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44091,57 +44091,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2130680714" name="Picture">
+                  <wp:docPr id="224049033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2130680714" name="Picture"/>
+                          <pic:cNvPr id="224049033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45234,57 +45234,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1943689752" name="Picture">
+                        <wp:docPr id="1749546191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1943689752" name="Picture"/>
+                                <pic:cNvPr id="1749546191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46455,57 +46455,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1912323106" name="Picture">
+                  <wp:docPr id="821682353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1912323106" name="Picture"/>
+                          <pic:cNvPr id="821682353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46526,57 +46526,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="856221354" name="Picture">
+                  <wp:docPr id="715222229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="856221354" name="Picture"/>
+                          <pic:cNvPr id="715222229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46940,57 +46940,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="748826792" name="Picture">
+                  <wp:docPr id="78197183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="748826792" name="Picture"/>
+                          <pic:cNvPr id="78197183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>