--- v0 (2026-08-19)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="156260274" name="Picture">
+                  <wp:docPr id="356836436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="156260274" name="Picture"/>
+                          <pic:cNvPr id="356836436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="543452236" name="Picture">
+                  <wp:docPr id="2118801996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="543452236" name="Picture"/>
+                          <pic:cNvPr id="2118801996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1910011648" name="Picture">
+                        <wp:docPr id="2073527015" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1910011648" name="Picture"/>
+                                <pic:cNvPr id="2073527015" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1861749410" name="Picture">
+                  <wp:docPr id="1762530033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1861749410" name="Picture"/>
+                          <pic:cNvPr id="1762530033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="672302497" name="Picture">
+                  <wp:docPr id="583347369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="672302497" name="Picture"/>
+                          <pic:cNvPr id="583347369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1745762517" name="Picture">
+                  <wp:docPr id="425407138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1745762517" name="Picture"/>
+                          <pic:cNvPr id="425407138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="965584396" name="Picture">
+                  <wp:docPr id="476780806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="965584396" name="Picture"/>
+                          <pic:cNvPr id="476780806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525194970" name="Picture">
+                  <wp:docPr id="559378035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525194970" name="Picture"/>
+                          <pic:cNvPr id="559378035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="63538426" name="Picture">
+                        <wp:docPr id="78138707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="63538426" name="Picture"/>
+                                <pic:cNvPr id="78138707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="230657968" name="Picture">
+                        <wp:docPr id="203739909" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="230657968" name="Picture"/>
+                                <pic:cNvPr id="203739909" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="199023147" name="Picture">
+                        <wp:docPr id="159689848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="199023147" name="Picture"/>
+                                <pic:cNvPr id="159689848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2036053396" name="Picture">
+                        <wp:docPr id="1611881763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2036053396" name="Picture"/>
+                                <pic:cNvPr id="1611881763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1694949853" name="Picture">
+                        <wp:docPr id="662381842" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1694949853" name="Picture"/>
+                                <pic:cNvPr id="662381842" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="377026645" name="Picture">
+                        <wp:docPr id="1971549056" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="377026645" name="Picture"/>
+                                <pic:cNvPr id="1971549056" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2108689289" name="Picture">
+                        <wp:docPr id="440119166" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2108689289" name="Picture"/>
+                                <pic:cNvPr id="440119166" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1594342973" name="Picture">
+                        <wp:docPr id="58100875" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1594342973" name="Picture"/>
+                                <pic:cNvPr id="58100875" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="713526196" name="Picture">
+                        <wp:docPr id="1360020499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="713526196" name="Picture"/>
+                                <pic:cNvPr id="1360020499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2004309795" name="Picture">
+                        <wp:docPr id="908930522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2004309795" name="Picture"/>
+                                <pic:cNvPr id="908930522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1412910726" name="Picture">
+                        <wp:docPr id="328905982" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1412910726" name="Picture"/>
+                                <pic:cNvPr id="328905982" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2030917207" name="Picture">
+                        <wp:docPr id="1711361411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2030917207" name="Picture"/>
+                                <pic:cNvPr id="1711361411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="23135748" name="Picture">
+                        <wp:docPr id="711176815" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="23135748" name="Picture"/>
+                                <pic:cNvPr id="711176815" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="680977534" name="Picture">
+                        <wp:docPr id="1176643270" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="680977534" name="Picture"/>
+                                <pic:cNvPr id="1176643270" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="827852054" name="Picture">
+                        <wp:docPr id="1645478214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="827852054" name="Picture"/>
+                                <pic:cNvPr id="1645478214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1740240429" name="Picture">
+                  <wp:docPr id="2084173109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1740240429" name="Picture"/>
+                          <pic:cNvPr id="2084173109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="249605835" name="Picture">
+                  <wp:docPr id="52970346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="249605835" name="Picture"/>
+                          <pic:cNvPr id="52970346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033424468" name="Picture">
+                  <wp:docPr id="259861247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033424468" name="Picture"/>
+                          <pic:cNvPr id="259861247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890696940" name="Picture">
+                  <wp:docPr id="86584929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890696940" name="Picture"/>
+                          <pic:cNvPr id="86584929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="29954284" name="Picture">
+                  <wp:docPr id="510935636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="29954284" name="Picture"/>
+                          <pic:cNvPr id="510935636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="884827115" name="Picture">
+                  <wp:docPr id="382556869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="884827115" name="Picture"/>
+                          <pic:cNvPr id="382556869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1806837724" name="Picture">
+                        <wp:docPr id="118044966" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1806837724" name="Picture"/>
+                                <pic:cNvPr id="118044966" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1485241453" name="Picture">
+                  <wp:docPr id="1076027997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1485241453" name="Picture"/>
+                          <pic:cNvPr id="1076027997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="212374631" name="Picture">
+                  <wp:docPr id="294958843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="212374631" name="Picture"/>
+                          <pic:cNvPr id="294958843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1994317545" name="Picture">
+                  <wp:docPr id="1603956198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1994317545" name="Picture"/>
+                          <pic:cNvPr id="1603956198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1585676664" name="Picture">
+                  <wp:docPr id="1768955018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1585676664" name="Picture"/>
+                          <pic:cNvPr id="1768955018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1114283258" name="Picture">
+                  <wp:docPr id="2131558041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1114283258" name="Picture"/>
+                          <pic:cNvPr id="2131558041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580042102" name="Picture">
+                  <wp:docPr id="1469530218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580042102" name="Picture"/>
+                          <pic:cNvPr id="1469530218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="160719285" name="Picture">
+                        <wp:docPr id="768831135" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="160719285" name="Picture"/>
+                                <pic:cNvPr id="768831135" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1054475516" name="Picture">
+                  <wp:docPr id="1084948319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1054475516" name="Picture"/>
+                          <pic:cNvPr id="1084948319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013559632" name="Picture">
+                  <wp:docPr id="764177378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013559632" name="Picture"/>
+                          <pic:cNvPr id="764177378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="208810198" name="Picture">
+                  <wp:docPr id="74346801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="208810198" name="Picture"/>
+                          <pic:cNvPr id="74346801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="601603803" name="Picture">
+                  <wp:docPr id="1418145787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="601603803" name="Picture"/>
+                          <pic:cNvPr id="1418145787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="775653533" name="Picture">
+                  <wp:docPr id="1177417670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="775653533" name="Picture"/>
+                          <pic:cNvPr id="1177417670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474565481" name="Picture">
+                  <wp:docPr id="286929812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474565481" name="Picture"/>
+                          <pic:cNvPr id="286929812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1093667414" name="Picture">
+                        <wp:docPr id="833751611" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1093667414" name="Picture"/>
+                                <pic:cNvPr id="833751611" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="393483034" name="Picture">
+                  <wp:docPr id="1911822602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="393483034" name="Picture"/>
+                          <pic:cNvPr id="1911822602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1539625558" name="Picture">
+                  <wp:docPr id="1245896535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1539625558" name="Picture"/>
+                          <pic:cNvPr id="1245896535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208258937" name="Picture">
+                  <wp:docPr id="953502144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208258937" name="Picture"/>
+                          <pic:cNvPr id="953502144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="472141138" name="Picture">
+                  <wp:docPr id="618333809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="472141138" name="Picture"/>
+                          <pic:cNvPr id="618333809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857075708" name="Picture">
+                  <wp:docPr id="1613151867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857075708" name="Picture"/>
+                          <pic:cNvPr id="1613151867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1736352512" name="Picture">
+                  <wp:docPr id="1086556304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1736352512" name="Picture"/>
+                          <pic:cNvPr id="1086556304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1321420901" name="Picture">
+                        <wp:docPr id="1749378940" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1321420901" name="Picture"/>
+                                <pic:cNvPr id="1749378940" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683524712" name="Picture">
+                  <wp:docPr id="1483333562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683524712" name="Picture"/>
+                          <pic:cNvPr id="1483333562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="814510310" name="Picture">
+                  <wp:docPr id="458505548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="814510310" name="Picture"/>
+                          <pic:cNvPr id="458505548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1358628253" name="Picture">
+                  <wp:docPr id="1478924879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1358628253" name="Picture"/>
+                          <pic:cNvPr id="1478924879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1248253151" name="Picture">
+                  <wp:docPr id="1323142202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1248253151" name="Picture"/>
+                          <pic:cNvPr id="1323142202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467830972" name="Picture">
+                  <wp:docPr id="1735374149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467830972" name="Picture"/>
+                          <pic:cNvPr id="1735374149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1131136965" name="Picture">
+                  <wp:docPr id="1301688340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1131136965" name="Picture"/>
+                          <pic:cNvPr id="1301688340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1712100190" name="Picture">
+                  <wp:docPr id="79264855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1712100190" name="Picture"/>
+                          <pic:cNvPr id="79264855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="205394928" name="Picture">
+                  <wp:docPr id="1612194554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="205394928" name="Picture"/>
+                          <pic:cNvPr id="1612194554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728691791" name="Picture">
+                  <wp:docPr id="1203417074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728691791" name="Picture"/>
+                          <pic:cNvPr id="1203417074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>