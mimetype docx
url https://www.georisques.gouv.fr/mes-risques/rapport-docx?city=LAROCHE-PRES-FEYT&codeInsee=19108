--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="646302157" name="Picture">
+                  <wp:docPr id="1514669882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="646302157" name="Picture"/>
+                          <pic:cNvPr id="1514669882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628474123" name="Picture">
+                  <wp:docPr id="568492685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628474123" name="Picture"/>
+                          <pic:cNvPr id="568492685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1696472720" name="Picture">
+                        <wp:docPr id="1618624481" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1696472720" name="Picture"/>
+                                <pic:cNvPr id="1618624481" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="269595954" name="Picture">
+                  <wp:docPr id="1577630244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="269595954" name="Picture"/>
+                          <pic:cNvPr id="1577630244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="25295767" name="Picture">
+                  <wp:docPr id="1528080794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="25295767" name="Picture"/>
+                          <pic:cNvPr id="1528080794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1166267495" name="Picture">
+                  <wp:docPr id="1543877329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1166267495" name="Picture"/>
+                          <pic:cNvPr id="1543877329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="684019570" name="Picture">
+                  <wp:docPr id="822937788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="684019570" name="Picture"/>
+                          <pic:cNvPr id="822937788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="838596337" name="Picture">
+                  <wp:docPr id="1282460928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="838596337" name="Picture"/>
+                          <pic:cNvPr id="1282460928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="995756384" name="Picture">
+                        <wp:docPr id="329187320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="995756384" name="Picture"/>
+                                <pic:cNvPr id="329187320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1286543050" name="Picture">
+                        <wp:docPr id="306396692" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1286543050" name="Picture"/>
+                                <pic:cNvPr id="306396692" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="236048156" name="Picture">
+                        <wp:docPr id="717223304" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="236048156" name="Picture"/>
+                                <pic:cNvPr id="717223304" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="192822243" name="Picture">
+                        <wp:docPr id="1575177848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="192822243" name="Picture"/>
+                                <pic:cNvPr id="1575177848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="436440648" name="Picture">
+                        <wp:docPr id="1982624626" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="436440648" name="Picture"/>
+                                <pic:cNvPr id="1982624626" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2073722463" name="Picture">
+                        <wp:docPr id="986441007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2073722463" name="Picture"/>
+                                <pic:cNvPr id="986441007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1524179936" name="Picture">
+                        <wp:docPr id="1610905124" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1524179936" name="Picture"/>
+                                <pic:cNvPr id="1610905124" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1631405471" name="Picture">
+                        <wp:docPr id="859855777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1631405471" name="Picture"/>
+                                <pic:cNvPr id="859855777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1039090622" name="Picture">
+                        <wp:docPr id="1879838540" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1039090622" name="Picture"/>
+                                <pic:cNvPr id="1879838540" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="964384133" name="Picture">
+                        <wp:docPr id="1220208646" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="964384133" name="Picture"/>
+                                <pic:cNvPr id="1220208646" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="787252146" name="Picture">
+                        <wp:docPr id="750906461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="787252146" name="Picture"/>
+                                <pic:cNvPr id="750906461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1054757855" name="Picture">
+                        <wp:docPr id="656814997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1054757855" name="Picture"/>
+                                <pic:cNvPr id="656814997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="357612125" name="Picture">
+                        <wp:docPr id="682732200" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="357612125" name="Picture"/>
+                                <pic:cNvPr id="682732200" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1423278691" name="Picture">
+                        <wp:docPr id="1691488817" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1423278691" name="Picture"/>
+                                <pic:cNvPr id="1691488817" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1475685324" name="Picture">
+                        <wp:docPr id="1317680317" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1475685324" name="Picture"/>
+                                <pic:cNvPr id="1317680317" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205031709" name="Picture">
+                  <wp:docPr id="448099093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205031709" name="Picture"/>
+                          <pic:cNvPr id="448099093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1498607421" name="Picture">
+                  <wp:docPr id="278549908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1498607421" name="Picture"/>
+                          <pic:cNvPr id="278549908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="407343946" name="Picture">
+                  <wp:docPr id="713050931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="407343946" name="Picture"/>
+                          <pic:cNvPr id="713050931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1317242256" name="Picture">
+                  <wp:docPr id="1468791662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1317242256" name="Picture"/>
+                          <pic:cNvPr id="1468791662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="111054149" name="Picture">
+                  <wp:docPr id="1428240164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="111054149" name="Picture"/>
+                          <pic:cNvPr id="1428240164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="528035856" name="Picture">
+                  <wp:docPr id="878990069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="528035856" name="Picture"/>
+                          <pic:cNvPr id="878990069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="950815696" name="Picture">
+                        <wp:docPr id="751757150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="950815696" name="Picture"/>
+                                <pic:cNvPr id="751757150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="351688483" name="Picture">
+                  <wp:docPr id="313898958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="351688483" name="Picture"/>
+                          <pic:cNvPr id="313898958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1820466899" name="Picture">
+                  <wp:docPr id="1834045114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1820466899" name="Picture"/>
+                          <pic:cNvPr id="1834045114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917125720" name="Picture">
+                  <wp:docPr id="922660953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917125720" name="Picture"/>
+                          <pic:cNvPr id="922660953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="198439978" name="Picture">
+                  <wp:docPr id="406761697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="198439978" name="Picture"/>
+                          <pic:cNvPr id="406761697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="696718671" name="Picture">
+                  <wp:docPr id="1762159981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="696718671" name="Picture"/>
+                          <pic:cNvPr id="1762159981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1814849195" name="Picture">
+                  <wp:docPr id="2034350839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1814849195" name="Picture"/>
+                          <pic:cNvPr id="2034350839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="791722964" name="Picture">
+                        <wp:docPr id="1671658794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="791722964" name="Picture"/>
+                                <pic:cNvPr id="1671658794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="539396519" name="Picture">
+                  <wp:docPr id="390194603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="539396519" name="Picture"/>
+                          <pic:cNvPr id="390194603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="887567305" name="Picture">
+                  <wp:docPr id="486045040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="887567305" name="Picture"/>
+                          <pic:cNvPr id="486045040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1262622416" name="Picture">
+                  <wp:docPr id="563730494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1262622416" name="Picture"/>
+                          <pic:cNvPr id="563730494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1973509722" name="Picture">
+                  <wp:docPr id="1964223126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1973509722" name="Picture"/>
+                          <pic:cNvPr id="1964223126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768123690" name="Picture">
+                  <wp:docPr id="461529470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768123690" name="Picture"/>
+                          <pic:cNvPr id="461529470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896327944" name="Picture">
+                  <wp:docPr id="234108822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896327944" name="Picture"/>
+                          <pic:cNvPr id="234108822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1543284688" name="Picture">
+                        <wp:docPr id="710189111" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1543284688" name="Picture"/>
+                                <pic:cNvPr id="710189111" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="393156684" name="Picture">
+                  <wp:docPr id="103836268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="393156684" name="Picture"/>
+                          <pic:cNvPr id="103836268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1753095908" name="Picture">
+                  <wp:docPr id="715124587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1753095908" name="Picture"/>
+                          <pic:cNvPr id="715124587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="679355682" name="Picture">
+                  <wp:docPr id="1196040844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="679355682" name="Picture"/>
+                          <pic:cNvPr id="1196040844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947087925" name="Picture">
+                  <wp:docPr id="1173278262" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947087925" name="Picture"/>
+                          <pic:cNvPr id="1173278262" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796127425" name="Picture">
+                  <wp:docPr id="1857872890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796127425" name="Picture"/>
+                          <pic:cNvPr id="1857872890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063281953" name="Picture">
+                  <wp:docPr id="134117174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063281953" name="Picture"/>
+                          <pic:cNvPr id="134117174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1706524698" name="Picture">
+                        <wp:docPr id="1538058771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1706524698" name="Picture"/>
+                                <pic:cNvPr id="1538058771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1319674087" name="Picture">
+                  <wp:docPr id="1152267050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1319674087" name="Picture"/>
+                          <pic:cNvPr id="1152267050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="398876280" name="Picture">
+                  <wp:docPr id="2028905950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="398876280" name="Picture"/>
+                          <pic:cNvPr id="2028905950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1617624659" name="Picture">
+                  <wp:docPr id="749334685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1617624659" name="Picture"/>
+                          <pic:cNvPr id="749334685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1827905014" name="Picture">
+                  <wp:docPr id="168453962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1827905014" name="Picture"/>
+                          <pic:cNvPr id="168453962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014844890" name="Picture">
+                  <wp:docPr id="387212020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014844890" name="Picture"/>
+                          <pic:cNvPr id="387212020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1586743053" name="Picture">
+                  <wp:docPr id="701307016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1586743053" name="Picture"/>
+                          <pic:cNvPr id="701307016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="336797576" name="Picture">
+                  <wp:docPr id="1442768291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="336797576" name="Picture"/>
+                          <pic:cNvPr id="1442768291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670579110" name="Picture">
+                  <wp:docPr id="1610409183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670579110" name="Picture"/>
+                          <pic:cNvPr id="1610409183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="203753312" name="Picture">
+                  <wp:docPr id="1451314855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="203753312" name="Picture"/>
+                          <pic:cNvPr id="1451314855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>