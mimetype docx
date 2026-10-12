--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="864512676" name="Picture">
+                  <wp:docPr id="1364493233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="864512676" name="Picture"/>
+                          <pic:cNvPr id="1364493233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="856724657" name="Picture">
+                  <wp:docPr id="563439925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="856724657" name="Picture"/>
+                          <pic:cNvPr id="563439925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="523860424" name="Picture">
+                        <wp:docPr id="1351421046" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="523860424" name="Picture"/>
+                                <pic:cNvPr id="1351421046" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706964075" name="Picture">
+                  <wp:docPr id="240799317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706964075" name="Picture"/>
+                          <pic:cNvPr id="240799317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="836763730" name="Picture">
+                  <wp:docPr id="1867549940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="836763730" name="Picture"/>
+                          <pic:cNvPr id="1867549940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="94146136" name="Picture">
+                  <wp:docPr id="1094791773" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="94146136" name="Picture"/>
+                          <pic:cNvPr id="1094791773" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937561799" name="Picture">
+                  <wp:docPr id="1921130355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937561799" name="Picture"/>
+                          <pic:cNvPr id="1921130355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1468569586" name="Picture">
+                  <wp:docPr id="1182911905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1468569586" name="Picture"/>
+                          <pic:cNvPr id="1182911905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="897669347" name="Picture">
+                        <wp:docPr id="1135670833" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="897669347" name="Picture"/>
+                                <pic:cNvPr id="1135670833" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1574973703" name="Picture">
+                        <wp:docPr id="1916430339" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1574973703" name="Picture"/>
+                                <pic:cNvPr id="1916430339" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1807504515" name="Picture">
+                        <wp:docPr id="1427341012" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1807504515" name="Picture"/>
+                                <pic:cNvPr id="1427341012" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1643967080" name="Picture">
+                        <wp:docPr id="1064204259" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1643967080" name="Picture"/>
+                                <pic:cNvPr id="1064204259" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1469597025" name="Picture">
+                        <wp:docPr id="1962902230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1469597025" name="Picture"/>
+                                <pic:cNvPr id="1962902230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1780693410" name="Picture">
+                        <wp:docPr id="1881542126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1780693410" name="Picture"/>
+                                <pic:cNvPr id="1881542126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="412092952" name="Picture">
+                        <wp:docPr id="283310399" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="412092952" name="Picture"/>
+                                <pic:cNvPr id="283310399" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1139337125" name="Picture">
+                        <wp:docPr id="377408998" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1139337125" name="Picture"/>
+                                <pic:cNvPr id="377408998" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="483695304" name="Picture">
+                        <wp:docPr id="1592878466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="483695304" name="Picture"/>
+                                <pic:cNvPr id="1592878466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2025388477" name="Picture">
+                        <wp:docPr id="1989027630" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2025388477" name="Picture"/>
+                                <pic:cNvPr id="1989027630" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="961171396" name="Picture">
+                        <wp:docPr id="1075646007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="961171396" name="Picture"/>
+                                <pic:cNvPr id="1075646007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1952528913" name="Picture">
+                        <wp:docPr id="1016757351" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1952528913" name="Picture"/>
+                                <pic:cNvPr id="1016757351" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2125806709" name="Picture">
+                        <wp:docPr id="1302803304" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2125806709" name="Picture"/>
+                                <pic:cNvPr id="1302803304" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="773693778" name="Picture">
+                        <wp:docPr id="839706066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="773693778" name="Picture"/>
+                                <pic:cNvPr id="839706066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1229174808" name="Picture">
+                        <wp:docPr id="24532222" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1229174808" name="Picture"/>
+                                <pic:cNvPr id="24532222" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13091,57 +13091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="481038699" name="Picture">
+                  <wp:docPr id="2062398437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="481038699" name="Picture"/>
+                          <pic:cNvPr id="2062398437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13180,57 +13180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2143499739" name="Picture">
+                  <wp:docPr id="1538255811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2143499739" name="Picture"/>
+                          <pic:cNvPr id="1538255811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13860,57 +13860,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2000178828" name="Picture">
+                  <wp:docPr id="1050219933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2000178828" name="Picture"/>
+                          <pic:cNvPr id="1050219933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15169,57 +15169,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="617866725" name="Picture">
+                  <wp:docPr id="674541820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="617866725" name="Picture"/>
+                          <pic:cNvPr id="674541820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_24.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15272,57 +15272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2125299323" name="Picture">
+                  <wp:docPr id="231997047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2125299323" name="Picture"/>
+                          <pic:cNvPr id="231997047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17278,57 +17278,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192460552" name="Picture">
+                  <wp:docPr id="579346123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192460552" name="Picture"/>
+                          <pic:cNvPr id="579346123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_23.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18466,57 +18466,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="427297208" name="Picture">
+                        <wp:docPr id="1929417621" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="427297208" name="Picture"/>
+                                <pic:cNvPr id="1929417621" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19366,57 +19366,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="799764344" name="Picture">
+                        <wp:docPr id="1305007491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="799764344" name="Picture"/>
+                                <pic:cNvPr id="1305007491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_15_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -21398,57 +21398,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2051411297" name="Picture">
+                  <wp:docPr id="1830414886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2051411297" name="Picture"/>
+                          <pic:cNvPr id="1830414886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21478,57 +21478,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241331710" name="Picture">
+                  <wp:docPr id="1719033547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241331710" name="Picture"/>
+                          <pic:cNvPr id="1719033547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22023,57 +22023,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1315363100" name="Picture">
+                  <wp:docPr id="1809740476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1315363100" name="Picture"/>
+                          <pic:cNvPr id="1809740476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23750,57 +23750,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="495210838" name="Picture">
+                  <wp:docPr id="125634587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="495210838" name="Picture"/>
+                          <pic:cNvPr id="125634587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23839,57 +23839,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="9753221" name="Picture">
+                  <wp:docPr id="1403620921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9753221" name="Picture"/>
+                          <pic:cNvPr id="1403620921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24483,57 +24483,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2026001842" name="Picture">
+                  <wp:docPr id="1266310498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2026001842" name="Picture"/>
+                          <pic:cNvPr id="1266310498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25481,57 +25481,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1779976597" name="Picture">
+                  <wp:docPr id="1497430199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1779976597" name="Picture"/>
+                          <pic:cNvPr id="1497430199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25584,57 +25584,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="815093762" name="Picture">
+                  <wp:docPr id="479821891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="815093762" name="Picture"/>
+                          <pic:cNvPr id="479821891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26963,57 +26963,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1633423923" name="Picture">
+                  <wp:docPr id="1121723112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1633423923" name="Picture"/>
+                          <pic:cNvPr id="1121723112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28088,57 +28088,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="160347177" name="Picture">
+                        <wp:docPr id="515616598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="160347177" name="Picture"/>
+                                <pic:cNvPr id="515616598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29441,57 +29441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1797814648" name="Picture">
+                  <wp:docPr id="371468208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1797814648" name="Picture"/>
+                          <pic:cNvPr id="371468208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29530,57 +29530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1953346447" name="Picture">
+                  <wp:docPr id="1967168569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1953346447" name="Picture"/>
+                          <pic:cNvPr id="1967168569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30174,57 +30174,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="138313431" name="Picture">
+                  <wp:docPr id="918703320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="138313431" name="Picture"/>
+                          <pic:cNvPr id="918703320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31172,57 +31172,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2091245153" name="Picture">
+                  <wp:docPr id="23904007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2091245153" name="Picture"/>
+                          <pic:cNvPr id="23904007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31275,57 +31275,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1276683534" name="Picture">
+                  <wp:docPr id="375370183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1276683534" name="Picture"/>
+                          <pic:cNvPr id="375370183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32656,57 +32656,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="801382545" name="Picture">
+                  <wp:docPr id="497524877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="801382545" name="Picture"/>
+                          <pic:cNvPr id="497524877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33799,57 +33799,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1791088484" name="Picture">
+                        <wp:docPr id="1298157441" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1791088484" name="Picture"/>
+                                <pic:cNvPr id="1298157441" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35188,57 +35188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687134725" name="Picture">
+                  <wp:docPr id="1835220328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687134725" name="Picture"/>
+                          <pic:cNvPr id="1835220328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35277,57 +35277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="17400311" name="Picture">
+                  <wp:docPr id="1697321153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="17400311" name="Picture"/>
+                          <pic:cNvPr id="1697321153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35921,57 +35921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1640747234" name="Picture">
+                  <wp:docPr id="368593279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1640747234" name="Picture"/>
+                          <pic:cNvPr id="368593279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36919,57 +36919,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1100721580" name="Picture">
+                  <wp:docPr id="1175113041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1100721580" name="Picture"/>
+                          <pic:cNvPr id="1175113041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37022,57 +37022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1686976152" name="Picture">
+                  <wp:docPr id="539519533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1686976152" name="Picture"/>
+                          <pic:cNvPr id="539519533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38399,57 +38399,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829326796" name="Picture">
+                  <wp:docPr id="2068176988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829326796" name="Picture"/>
+                          <pic:cNvPr id="2068176988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39542,57 +39542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1225693228" name="Picture">
+                        <wp:docPr id="2076654434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1225693228" name="Picture"/>
+                                <pic:cNvPr id="2076654434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40903,57 +40903,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210445348" name="Picture">
+                  <wp:docPr id="794059590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210445348" name="Picture"/>
+                          <pic:cNvPr id="794059590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40992,57 +40992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1650147102" name="Picture">
+                  <wp:docPr id="1263486443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1650147102" name="Picture"/>
+                          <pic:cNvPr id="1263486443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41636,57 +41636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="760474230" name="Picture">
+                  <wp:docPr id="1149274496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="760474230" name="Picture"/>
+                          <pic:cNvPr id="1149274496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42634,57 +42634,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1384850860" name="Picture">
+                  <wp:docPr id="140412957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1384850860" name="Picture"/>
+                          <pic:cNvPr id="140412957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42737,57 +42737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157571989" name="Picture">
+                  <wp:docPr id="1162611972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157571989" name="Picture"/>
+                          <pic:cNvPr id="1162611972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44114,57 +44114,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1451656663" name="Picture">
+                  <wp:docPr id="1630492821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1451656663" name="Picture"/>
+                          <pic:cNvPr id="1630492821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45257,57 +45257,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="699817850" name="Picture">
+                        <wp:docPr id="1250651063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="699817850" name="Picture"/>
+                                <pic:cNvPr id="1250651063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46478,57 +46478,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1274863526" name="Picture">
+                  <wp:docPr id="1375431043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1274863526" name="Picture"/>
+                          <pic:cNvPr id="1375431043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46549,57 +46549,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1714524159" name="Picture">
+                  <wp:docPr id="1729078432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1714524159" name="Picture"/>
+                          <pic:cNvPr id="1729078432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46963,57 +46963,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1976335081" name="Picture">
+                  <wp:docPr id="1262893968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1976335081" name="Picture"/>
+                          <pic:cNvPr id="1262893968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>