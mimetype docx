--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1764117304" name="Picture">
+                  <wp:docPr id="1673850026" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1764117304" name="Picture"/>
+                          <pic:cNvPr id="1673850026" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99313464" name="Picture">
+                  <wp:docPr id="1738723086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99313464" name="Picture"/>
+                          <pic:cNvPr id="1738723086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="344803339" name="Picture">
+                        <wp:docPr id="1135064761" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="344803339" name="Picture"/>
+                                <pic:cNvPr id="1135064761" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="230669197" name="Picture">
+                  <wp:docPr id="1226303827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="230669197" name="Picture"/>
+                          <pic:cNvPr id="1226303827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="910751462" name="Picture">
+                  <wp:docPr id="1542262028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="910751462" name="Picture"/>
+                          <pic:cNvPr id="1542262028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="622152820" name="Picture">
+                  <wp:docPr id="934949996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="622152820" name="Picture"/>
+                          <pic:cNvPr id="934949996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293993358" name="Picture">
+                  <wp:docPr id="478076484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293993358" name="Picture"/>
+                          <pic:cNvPr id="478076484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233140764" name="Picture">
+                  <wp:docPr id="455920215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233140764" name="Picture"/>
+                          <pic:cNvPr id="455920215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="205729900" name="Picture">
+                        <wp:docPr id="1331137869" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="205729900" name="Picture"/>
+                                <pic:cNvPr id="1331137869" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1037159092" name="Picture">
+                        <wp:docPr id="1861956565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1037159092" name="Picture"/>
+                                <pic:cNvPr id="1861956565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="788719047" name="Picture">
+                        <wp:docPr id="2138751789" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="788719047" name="Picture"/>
+                                <pic:cNvPr id="2138751789" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1653522621" name="Picture">
+                        <wp:docPr id="176992869" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1653522621" name="Picture"/>
+                                <pic:cNvPr id="176992869" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1775582442" name="Picture">
+                        <wp:docPr id="111891762" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1775582442" name="Picture"/>
+                                <pic:cNvPr id="111891762" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2110255529" name="Picture">
+                        <wp:docPr id="1327331573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2110255529" name="Picture"/>
+                                <pic:cNvPr id="1327331573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1091146268" name="Picture">
+                        <wp:docPr id="1483226387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1091146268" name="Picture"/>
+                                <pic:cNvPr id="1483226387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="628890957" name="Picture">
+                        <wp:docPr id="769672013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="628890957" name="Picture"/>
+                                <pic:cNvPr id="769672013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="832527402" name="Picture">
+                        <wp:docPr id="1760625536" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="832527402" name="Picture"/>
+                                <pic:cNvPr id="1760625536" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2053325222" name="Picture">
+                        <wp:docPr id="1580062030" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2053325222" name="Picture"/>
+                                <pic:cNvPr id="1580062030" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1102148017" name="Picture">
+                        <wp:docPr id="614553527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1102148017" name="Picture"/>
+                                <pic:cNvPr id="614553527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="294520222" name="Picture">
+                        <wp:docPr id="595758787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="294520222" name="Picture"/>
+                                <pic:cNvPr id="595758787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1544223946" name="Picture">
+                        <wp:docPr id="1283061748" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1544223946" name="Picture"/>
+                                <pic:cNvPr id="1283061748" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1551452927" name="Picture">
+                        <wp:docPr id="563982463" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1551452927" name="Picture"/>
+                                <pic:cNvPr id="563982463" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1592838663" name="Picture">
+                        <wp:docPr id="572843397" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1592838663" name="Picture"/>
+                                <pic:cNvPr id="572843397" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169148239" name="Picture">
+                  <wp:docPr id="724507170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169148239" name="Picture"/>
+                          <pic:cNvPr id="724507170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="823888906" name="Picture">
+                  <wp:docPr id="676320792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="823888906" name="Picture"/>
+                          <pic:cNvPr id="676320792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="391510771" name="Picture">
+                  <wp:docPr id="2083954453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="391510771" name="Picture"/>
+                          <pic:cNvPr id="2083954453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="323029816" name="Picture">
+                  <wp:docPr id="1219946597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="323029816" name="Picture"/>
+                          <pic:cNvPr id="1219946597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711811725" name="Picture">
+                  <wp:docPr id="1489487802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711811725" name="Picture"/>
+                          <pic:cNvPr id="1489487802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373881194" name="Picture">
+                  <wp:docPr id="756969104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373881194" name="Picture"/>
+                          <pic:cNvPr id="756969104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1292453737" name="Picture">
+                        <wp:docPr id="330791360" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1292453737" name="Picture"/>
+                                <pic:cNvPr id="330791360" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="231951873" name="Picture">
+                  <wp:docPr id="1764881657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="231951873" name="Picture"/>
+                          <pic:cNvPr id="1764881657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1297755445" name="Picture">
+                  <wp:docPr id="1149847006" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1297755445" name="Picture"/>
+                          <pic:cNvPr id="1149847006" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1248791032" name="Picture">
+                  <wp:docPr id="1817730550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1248791032" name="Picture"/>
+                          <pic:cNvPr id="1817730550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457475405" name="Picture">
+                  <wp:docPr id="379436281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457475405" name="Picture"/>
+                          <pic:cNvPr id="379436281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1771028474" name="Picture">
+                  <wp:docPr id="1095378160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1771028474" name="Picture"/>
+                          <pic:cNvPr id="1095378160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1685163101" name="Picture">
+                  <wp:docPr id="468414958" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1685163101" name="Picture"/>
+                          <pic:cNvPr id="468414958" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="101609798" name="Picture">
+                        <wp:docPr id="1520784142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="101609798" name="Picture"/>
+                                <pic:cNvPr id="1520784142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1861551806" name="Picture">
+                  <wp:docPr id="436288949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1861551806" name="Picture"/>
+                          <pic:cNvPr id="436288949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1267514433" name="Picture">
+                  <wp:docPr id="1802187809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1267514433" name="Picture"/>
+                          <pic:cNvPr id="1802187809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607828696" name="Picture">
+                  <wp:docPr id="270720301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607828696" name="Picture"/>
+                          <pic:cNvPr id="270720301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="966725875" name="Picture">
+                  <wp:docPr id="1507603698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="966725875" name="Picture"/>
+                          <pic:cNvPr id="1507603698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="813897311" name="Picture">
+                  <wp:docPr id="1116656790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="813897311" name="Picture"/>
+                          <pic:cNvPr id="1116656790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="490912002" name="Picture">
+                  <wp:docPr id="848705004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="490912002" name="Picture"/>
+                          <pic:cNvPr id="848705004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1715617228" name="Picture">
+                        <wp:docPr id="239700077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1715617228" name="Picture"/>
+                                <pic:cNvPr id="239700077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858081455" name="Picture">
+                  <wp:docPr id="225699101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858081455" name="Picture"/>
+                          <pic:cNvPr id="225699101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="6148561" name="Picture">
+                  <wp:docPr id="1213467634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6148561" name="Picture"/>
+                          <pic:cNvPr id="1213467634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1006737862" name="Picture">
+                  <wp:docPr id="23788256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1006737862" name="Picture"/>
+                          <pic:cNvPr id="23788256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1671414829" name="Picture">
+                  <wp:docPr id="1007725047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1671414829" name="Picture"/>
+                          <pic:cNvPr id="1007725047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="131481284" name="Picture">
+                  <wp:docPr id="996648822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="131481284" name="Picture"/>
+                          <pic:cNvPr id="996648822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1774857077" name="Picture">
+                  <wp:docPr id="1523039820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1774857077" name="Picture"/>
+                          <pic:cNvPr id="1523039820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="109088978" name="Picture">
+                        <wp:docPr id="177483417" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="109088978" name="Picture"/>
+                                <pic:cNvPr id="177483417" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="333157711" name="Picture">
+                  <wp:docPr id="1005639976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="333157711" name="Picture"/>
+                          <pic:cNvPr id="1005639976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="291471846" name="Picture">
+                  <wp:docPr id="280746025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="291471846" name="Picture"/>
+                          <pic:cNvPr id="280746025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662226187" name="Picture">
+                  <wp:docPr id="1258594923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662226187" name="Picture"/>
+                          <pic:cNvPr id="1258594923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1995344652" name="Picture">
+                  <wp:docPr id="527996153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1995344652" name="Picture"/>
+                          <pic:cNvPr id="527996153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="800652932" name="Picture">
+                  <wp:docPr id="1845977781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="800652932" name="Picture"/>
+                          <pic:cNvPr id="1845977781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="992141752" name="Picture">
+                  <wp:docPr id="514711814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="992141752" name="Picture"/>
+                          <pic:cNvPr id="514711814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="149588593" name="Picture">
+                  <wp:docPr id="676386223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="149588593" name="Picture"/>
+                          <pic:cNvPr id="676386223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1804469079" name="Picture">
+                  <wp:docPr id="1016306057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1804469079" name="Picture"/>
+                          <pic:cNvPr id="1016306057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1380592208" name="Picture">
+                  <wp:docPr id="2010744821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1380592208" name="Picture"/>
+                          <pic:cNvPr id="2010744821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>