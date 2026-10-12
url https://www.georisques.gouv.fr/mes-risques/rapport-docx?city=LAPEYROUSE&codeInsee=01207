--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843876378" name="Picture">
+                  <wp:docPr id="570187224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843876378" name="Picture"/>
+                          <pic:cNvPr id="570187224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2068258053" name="Picture">
+                  <wp:docPr id="1587303879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2068258053" name="Picture"/>
+                          <pic:cNvPr id="1587303879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1875409657" name="Picture">
+                        <wp:docPr id="1882967928" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1875409657" name="Picture"/>
+                                <pic:cNvPr id="1882967928" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1767612100" name="Picture">
+                  <wp:docPr id="1039047999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1767612100" name="Picture"/>
+                          <pic:cNvPr id="1039047999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="826488419" name="Picture">
+                  <wp:docPr id="2077767694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="826488419" name="Picture"/>
+                          <pic:cNvPr id="2077767694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475823712" name="Picture">
+                  <wp:docPr id="2049535895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475823712" name="Picture"/>
+                          <pic:cNvPr id="2049535895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1082177627" name="Picture">
+                  <wp:docPr id="1351490722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1082177627" name="Picture"/>
+                          <pic:cNvPr id="1351490722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896693054" name="Picture">
+                  <wp:docPr id="1902603670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896693054" name="Picture"/>
+                          <pic:cNvPr id="1902603670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1359909717" name="Picture">
+                        <wp:docPr id="2024443709" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1359909717" name="Picture"/>
+                                <pic:cNvPr id="2024443709" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1881274877" name="Picture">
+                        <wp:docPr id="625724085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1881274877" name="Picture"/>
+                                <pic:cNvPr id="625724085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1714671122" name="Picture">
+                        <wp:docPr id="1154444434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1714671122" name="Picture"/>
+                                <pic:cNvPr id="1154444434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="616735801" name="Picture">
+                        <wp:docPr id="1580264853" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="616735801" name="Picture"/>
+                                <pic:cNvPr id="1580264853" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="302951049" name="Picture">
+                        <wp:docPr id="779635783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="302951049" name="Picture"/>
+                                <pic:cNvPr id="779635783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="845476234" name="Picture">
+                        <wp:docPr id="13210445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="845476234" name="Picture"/>
+                                <pic:cNvPr id="13210445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2051745141" name="Picture">
+                        <wp:docPr id="1737056626" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2051745141" name="Picture"/>
+                                <pic:cNvPr id="1737056626" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="954990708" name="Picture">
+                        <wp:docPr id="560774536" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="954990708" name="Picture"/>
+                                <pic:cNvPr id="560774536" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1545619357" name="Picture">
+                        <wp:docPr id="571227222" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1545619357" name="Picture"/>
+                                <pic:cNvPr id="571227222" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1335584457" name="Picture">
+                        <wp:docPr id="1769613488" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1335584457" name="Picture"/>
+                                <pic:cNvPr id="1769613488" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="152379006" name="Picture">
+                        <wp:docPr id="1915698821" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="152379006" name="Picture"/>
+                                <pic:cNvPr id="1915698821" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="176827986" name="Picture">
+                        <wp:docPr id="1408053857" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="176827986" name="Picture"/>
+                                <pic:cNvPr id="1408053857" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2086968990" name="Picture">
+                  <wp:docPr id="1688547485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2086968990" name="Picture"/>
+                          <pic:cNvPr id="1688547485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1777588441" name="Picture">
+                  <wp:docPr id="1118179521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1777588441" name="Picture"/>
+                          <pic:cNvPr id="1118179521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1825363084" name="Picture">
+                  <wp:docPr id="2010363695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1825363084" name="Picture"/>
+                          <pic:cNvPr id="2010363695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192507760" name="Picture">
+                  <wp:docPr id="693024607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192507760" name="Picture"/>
+                          <pic:cNvPr id="693024607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1053670889" name="Picture">
+                  <wp:docPr id="753012485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1053670889" name="Picture"/>
+                          <pic:cNvPr id="753012485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40507007" name="Picture">
+                  <wp:docPr id="920061271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40507007" name="Picture"/>
+                          <pic:cNvPr id="920061271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1441497251" name="Picture">
+                        <wp:docPr id="1153797491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1441497251" name="Picture"/>
+                                <pic:cNvPr id="1153797491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1592032510" name="Picture">
+                  <wp:docPr id="1356013318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1592032510" name="Picture"/>
+                          <pic:cNvPr id="1356013318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2044239513" name="Picture">
+                  <wp:docPr id="1877256623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2044239513" name="Picture"/>
+                          <pic:cNvPr id="1877256623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891628953" name="Picture">
+                  <wp:docPr id="128061237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891628953" name="Picture"/>
+                          <pic:cNvPr id="128061237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1654827619" name="Picture">
+                  <wp:docPr id="1835472781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1654827619" name="Picture"/>
+                          <pic:cNvPr id="1835472781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875408368" name="Picture">
+                  <wp:docPr id="1234127745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875408368" name="Picture"/>
+                          <pic:cNvPr id="1234127745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="805477119" name="Picture">
+                  <wp:docPr id="1457255990" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="805477119" name="Picture"/>
+                          <pic:cNvPr id="1457255990" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="492003438" name="Picture">
+                        <wp:docPr id="1877673643" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="492003438" name="Picture"/>
+                                <pic:cNvPr id="1877673643" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1712492189" name="Picture">
+                        <wp:docPr id="1897291069" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1712492189" name="Picture"/>
+                                <pic:cNvPr id="1897291069" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428856142" name="Picture">
+                  <wp:docPr id="1111003151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428856142" name="Picture"/>
+                          <pic:cNvPr id="1111003151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24433,57 +24433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1697770385" name="Picture">
+                  <wp:docPr id="1525164497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1697770385" name="Picture"/>
+                          <pic:cNvPr id="1525164497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25113,57 +25113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="180772105" name="Picture">
+                  <wp:docPr id="39848812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="180772105" name="Picture"/>
+                          <pic:cNvPr id="39848812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26174,57 +26174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1498888802" name="Picture">
+                  <wp:docPr id="1521851910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1498888802" name="Picture"/>
+                          <pic:cNvPr id="1521851910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26277,57 +26277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034463725" name="Picture">
+                  <wp:docPr id="1476604806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034463725" name="Picture"/>
+                          <pic:cNvPr id="1476604806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27735,57 +27735,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="954484534" name="Picture">
+                  <wp:docPr id="1576210163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="954484534" name="Picture"/>
+                          <pic:cNvPr id="1576210163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28932,57 +28932,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="478395517" name="Picture">
+                        <wp:docPr id="1263714988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="478395517" name="Picture"/>
+                                <pic:cNvPr id="1263714988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31102,57 +31102,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145626719" name="Picture">
+                  <wp:docPr id="2122347120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145626719" name="Picture"/>
+                          <pic:cNvPr id="2122347120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31191,57 +31191,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21262703" name="Picture">
+                  <wp:docPr id="788191216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21262703" name="Picture"/>
+                          <pic:cNvPr id="788191216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31835,57 +31835,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2442606" name="Picture">
+                  <wp:docPr id="1944069921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2442606" name="Picture"/>
+                          <pic:cNvPr id="1944069921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32833,57 +32833,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573610497" name="Picture">
+                  <wp:docPr id="39838493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573610497" name="Picture"/>
+                          <pic:cNvPr id="39838493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32936,57 +32936,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="105258998" name="Picture">
+                  <wp:docPr id="856553650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="105258998" name="Picture"/>
+                          <pic:cNvPr id="856553650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34313,57 +34313,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1484006463" name="Picture">
+                  <wp:docPr id="1685454289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1484006463" name="Picture"/>
+                          <pic:cNvPr id="1685454289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35456,57 +35456,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="435739935" name="Picture">
+                        <wp:docPr id="138278308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="435739935" name="Picture"/>
+                                <pic:cNvPr id="138278308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36677,57 +36677,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1616136131" name="Picture">
+                  <wp:docPr id="1139612167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1616136131" name="Picture"/>
+                          <pic:cNvPr id="1139612167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36748,57 +36748,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1473446616" name="Picture">
+                  <wp:docPr id="1907529366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1473446616" name="Picture"/>
+                          <pic:cNvPr id="1907529366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37162,57 +37162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="811690393" name="Picture">
+                  <wp:docPr id="624658619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="811690393" name="Picture"/>
+                          <pic:cNvPr id="624658619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>