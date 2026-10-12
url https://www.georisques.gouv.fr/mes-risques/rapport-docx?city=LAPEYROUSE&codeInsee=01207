--- v1 (2026-10-12)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="570187224" name="Picture">
+                  <wp:docPr id="583596835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="570187224" name="Picture"/>
+                          <pic:cNvPr id="583596835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1587303879" name="Picture">
+                  <wp:docPr id="443797339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1587303879" name="Picture"/>
+                          <pic:cNvPr id="443797339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1882967928" name="Picture">
+                        <wp:docPr id="2117624036" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1882967928" name="Picture"/>
+                                <pic:cNvPr id="2117624036" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1039047999" name="Picture">
+                  <wp:docPr id="1151393350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1039047999" name="Picture"/>
+                          <pic:cNvPr id="1151393350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2077767694" name="Picture">
+                  <wp:docPr id="753530043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2077767694" name="Picture"/>
+                          <pic:cNvPr id="753530043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049535895" name="Picture">
+                  <wp:docPr id="78129593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049535895" name="Picture"/>
+                          <pic:cNvPr id="78129593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1351490722" name="Picture">
+                  <wp:docPr id="292114624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1351490722" name="Picture"/>
+                          <pic:cNvPr id="292114624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1902603670" name="Picture">
+                  <wp:docPr id="514232945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1902603670" name="Picture"/>
+                          <pic:cNvPr id="514232945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2024443709" name="Picture">
+                        <wp:docPr id="273435147" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2024443709" name="Picture"/>
+                                <pic:cNvPr id="273435147" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="625724085" name="Picture">
+                        <wp:docPr id="410718821" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="625724085" name="Picture"/>
+                                <pic:cNvPr id="410718821" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1154444434" name="Picture">
+                        <wp:docPr id="1370756694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1154444434" name="Picture"/>
+                                <pic:cNvPr id="1370756694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1580264853" name="Picture">
+                        <wp:docPr id="1630766444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1580264853" name="Picture"/>
+                                <pic:cNvPr id="1630766444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="779635783" name="Picture">
+                        <wp:docPr id="890476125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="779635783" name="Picture"/>
+                                <pic:cNvPr id="890476125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="13210445" name="Picture">
+                        <wp:docPr id="1770350609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="13210445" name="Picture"/>
+                                <pic:cNvPr id="1770350609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1737056626" name="Picture">
+                        <wp:docPr id="848156338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1737056626" name="Picture"/>
+                                <pic:cNvPr id="848156338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="560774536" name="Picture">
+                        <wp:docPr id="962616222" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="560774536" name="Picture"/>
+                                <pic:cNvPr id="962616222" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="571227222" name="Picture">
+                        <wp:docPr id="1268197934" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="571227222" name="Picture"/>
+                                <pic:cNvPr id="1268197934" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1769613488" name="Picture">
+                        <wp:docPr id="2042790983" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1769613488" name="Picture"/>
+                                <pic:cNvPr id="2042790983" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1915698821" name="Picture">
+                        <wp:docPr id="1596072927" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1915698821" name="Picture"/>
+                                <pic:cNvPr id="1596072927" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1408053857" name="Picture">
+                        <wp:docPr id="1367168211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1408053857" name="Picture"/>
+                                <pic:cNvPr id="1367168211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1688547485" name="Picture">
+                  <wp:docPr id="220400524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1688547485" name="Picture"/>
+                          <pic:cNvPr id="220400524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118179521" name="Picture">
+                  <wp:docPr id="471588808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118179521" name="Picture"/>
+                          <pic:cNvPr id="471588808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2010363695" name="Picture">
+                  <wp:docPr id="682743848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2010363695" name="Picture"/>
+                          <pic:cNvPr id="682743848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693024607" name="Picture">
+                  <wp:docPr id="1467691864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693024607" name="Picture"/>
+                          <pic:cNvPr id="1467691864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="753012485" name="Picture">
+                  <wp:docPr id="1546800703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="753012485" name="Picture"/>
+                          <pic:cNvPr id="1546800703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="920061271" name="Picture">
+                  <wp:docPr id="464675570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="920061271" name="Picture"/>
+                          <pic:cNvPr id="464675570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1153797491" name="Picture">
+                        <wp:docPr id="1007887361" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1153797491" name="Picture"/>
+                                <pic:cNvPr id="1007887361" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1356013318" name="Picture">
+                  <wp:docPr id="1585799807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1356013318" name="Picture"/>
+                          <pic:cNvPr id="1585799807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1877256623" name="Picture">
+                  <wp:docPr id="1771146057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1877256623" name="Picture"/>
+                          <pic:cNvPr id="1771146057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128061237" name="Picture">
+                  <wp:docPr id="1275566422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128061237" name="Picture"/>
+                          <pic:cNvPr id="1275566422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1835472781" name="Picture">
+                  <wp:docPr id="1626139808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1835472781" name="Picture"/>
+                          <pic:cNvPr id="1626139808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1234127745" name="Picture">
+                  <wp:docPr id="1388878018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1234127745" name="Picture"/>
+                          <pic:cNvPr id="1388878018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1457255990" name="Picture">
+                  <wp:docPr id="119160037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1457255990" name="Picture"/>
+                          <pic:cNvPr id="119160037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1877673643" name="Picture">
+                        <wp:docPr id="1321478691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1877673643" name="Picture"/>
+                                <pic:cNvPr id="1321478691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1897291069" name="Picture">
+                        <wp:docPr id="990193487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1897291069" name="Picture"/>
+                                <pic:cNvPr id="990193487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1111003151" name="Picture">
+                  <wp:docPr id="65938963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1111003151" name="Picture"/>
+                          <pic:cNvPr id="65938963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24433,57 +24433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525164497" name="Picture">
+                  <wp:docPr id="488090953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525164497" name="Picture"/>
+                          <pic:cNvPr id="488090953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25113,57 +25113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="39848812" name="Picture">
+                  <wp:docPr id="1338029801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="39848812" name="Picture"/>
+                          <pic:cNvPr id="1338029801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26174,57 +26174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521851910" name="Picture">
+                  <wp:docPr id="1268266784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521851910" name="Picture"/>
+                          <pic:cNvPr id="1268266784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26277,57 +26277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1476604806" name="Picture">
+                  <wp:docPr id="1259324399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1476604806" name="Picture"/>
+                          <pic:cNvPr id="1259324399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27735,57 +27735,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1576210163" name="Picture">
+                  <wp:docPr id="785446342" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1576210163" name="Picture"/>
+                          <pic:cNvPr id="785446342" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28932,57 +28932,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1263714988" name="Picture">
+                        <wp:docPr id="557667212" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1263714988" name="Picture"/>
+                                <pic:cNvPr id="557667212" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31102,57 +31102,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2122347120" name="Picture">
+                  <wp:docPr id="963955174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2122347120" name="Picture"/>
+                          <pic:cNvPr id="963955174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31191,57 +31191,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="788191216" name="Picture">
+                  <wp:docPr id="1429159335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="788191216" name="Picture"/>
+                          <pic:cNvPr id="1429159335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31835,57 +31835,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944069921" name="Picture">
+                  <wp:docPr id="516273597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944069921" name="Picture"/>
+                          <pic:cNvPr id="516273597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32833,57 +32833,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="39838493" name="Picture">
+                  <wp:docPr id="676565855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="39838493" name="Picture"/>
+                          <pic:cNvPr id="676565855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32936,57 +32936,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="856553650" name="Picture">
+                  <wp:docPr id="312776231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="856553650" name="Picture"/>
+                          <pic:cNvPr id="312776231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34313,57 +34313,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1685454289" name="Picture">
+                  <wp:docPr id="1277998163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1685454289" name="Picture"/>
+                          <pic:cNvPr id="1277998163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35456,57 +35456,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="138278308" name="Picture">
+                        <wp:docPr id="1438643047" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="138278308" name="Picture"/>
+                                <pic:cNvPr id="1438643047" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36677,57 +36677,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139612167" name="Picture">
+                  <wp:docPr id="2081971119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139612167" name="Picture"/>
+                          <pic:cNvPr id="2081971119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36748,57 +36748,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1907529366" name="Picture">
+                  <wp:docPr id="2116491149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1907529366" name="Picture"/>
+                          <pic:cNvPr id="2116491149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37162,57 +37162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="624658619" name="Picture">
+                  <wp:docPr id="805320138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="624658619" name="Picture"/>
+                          <pic:cNvPr id="805320138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>