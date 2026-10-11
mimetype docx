--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="593803581" name="Picture">
+                  <wp:docPr id="1421034505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="593803581" name="Picture"/>
+                          <pic:cNvPr id="1421034505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="284716552" name="Picture">
+                  <wp:docPr id="614731980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="284716552" name="Picture"/>
+                          <pic:cNvPr id="614731980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1959203833" name="Picture">
+                        <wp:docPr id="2077126397" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1959203833" name="Picture"/>
+                                <pic:cNvPr id="2077126397" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096812406" name="Picture">
+                  <wp:docPr id="522639141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096812406" name="Picture"/>
+                          <pic:cNvPr id="522639141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1139854611" name="Picture">
+                  <wp:docPr id="1079049369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1139854611" name="Picture"/>
+                          <pic:cNvPr id="1079049369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="182807534" name="Picture">
+                  <wp:docPr id="237397332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="182807534" name="Picture"/>
+                          <pic:cNvPr id="237397332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1329838745" name="Picture">
+                  <wp:docPr id="1044021689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1329838745" name="Picture"/>
+                          <pic:cNvPr id="1044021689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655397588" name="Picture">
+                  <wp:docPr id="224203638" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655397588" name="Picture"/>
+                          <pic:cNvPr id="224203638" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1990180541" name="Picture">
+                        <wp:docPr id="1258401272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1990180541" name="Picture"/>
+                                <pic:cNvPr id="1258401272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1085348579" name="Picture">
+                        <wp:docPr id="819724155" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1085348579" name="Picture"/>
+                                <pic:cNvPr id="819724155" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="660191733" name="Picture">
+                        <wp:docPr id="647165907" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="660191733" name="Picture"/>
+                                <pic:cNvPr id="647165907" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="558209702" name="Picture">
+                        <wp:docPr id="2116668250" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="558209702" name="Picture"/>
+                                <pic:cNvPr id="2116668250" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1448571754" name="Picture">
+                        <wp:docPr id="1224982011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1448571754" name="Picture"/>
+                                <pic:cNvPr id="1224982011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1119877027" name="Picture">
+                        <wp:docPr id="279285523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1119877027" name="Picture"/>
+                                <pic:cNvPr id="279285523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="560173740" name="Picture">
+                        <wp:docPr id="525089883" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="560173740" name="Picture"/>
+                                <pic:cNvPr id="525089883" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1718858953" name="Picture">
+                        <wp:docPr id="89174969" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1718858953" name="Picture"/>
+                                <pic:cNvPr id="89174969" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="587358568" name="Picture">
+                        <wp:docPr id="2082147684" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="587358568" name="Picture"/>
+                                <pic:cNvPr id="2082147684" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1272391127" name="Picture">
+                        <wp:docPr id="1457844706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1272391127" name="Picture"/>
+                                <pic:cNvPr id="1457844706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1144789991" name="Picture">
+                        <wp:docPr id="11428060" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1144789991" name="Picture"/>
+                                <pic:cNvPr id="11428060" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="871559264" name="Picture">
+                        <wp:docPr id="1260353622" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="871559264" name="Picture"/>
+                                <pic:cNvPr id="1260353622" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="255292967" name="Picture">
+                        <wp:docPr id="1803110027" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="255292967" name="Picture"/>
+                                <pic:cNvPr id="1803110027" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1059737230" name="Picture">
+                        <wp:docPr id="724241871" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1059737230" name="Picture"/>
+                                <pic:cNvPr id="724241871" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1517738287" name="Picture">
+                        <wp:docPr id="1020046419" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1517738287" name="Picture"/>
+                                <pic:cNvPr id="1020046419" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103283415" name="Picture">
+                  <wp:docPr id="675884443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103283415" name="Picture"/>
+                          <pic:cNvPr id="675884443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="519591526" name="Picture">
+                  <wp:docPr id="1995631503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="519591526" name="Picture"/>
+                          <pic:cNvPr id="1995631503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1976478386" name="Picture">
+                  <wp:docPr id="117829057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1976478386" name="Picture"/>
+                          <pic:cNvPr id="117829057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992214574" name="Picture">
+                  <wp:docPr id="1642261469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992214574" name="Picture"/>
+                          <pic:cNvPr id="1642261469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2128749193" name="Picture">
+                  <wp:docPr id="1612131122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2128749193" name="Picture"/>
+                          <pic:cNvPr id="1612131122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1314095067" name="Picture">
+                  <wp:docPr id="1404510152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1314095067" name="Picture"/>
+                          <pic:cNvPr id="1404510152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="750492860" name="Picture">
+                        <wp:docPr id="1924076151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="750492860" name="Picture"/>
+                                <pic:cNvPr id="1924076151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18723,57 +18723,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1109607267" name="Picture">
+                        <wp:docPr id="640051044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1109607267" name="Picture"/>
+                                <pic:cNvPr id="640051044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20197,57 +20197,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2076515127" name="Picture">
+                  <wp:docPr id="1316202843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2076515127" name="Picture"/>
+                          <pic:cNvPr id="1316202843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20286,57 +20286,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573489498" name="Picture">
+                  <wp:docPr id="1701395842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573489498" name="Picture"/>
+                          <pic:cNvPr id="1701395842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20930,57 +20930,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2051978791" name="Picture">
+                  <wp:docPr id="1885436684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2051978791" name="Picture"/>
+                          <pic:cNvPr id="1885436684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21928,57 +21928,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="748971158" name="Picture">
+                  <wp:docPr id="872824241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="748971158" name="Picture"/>
+                          <pic:cNvPr id="872824241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22031,57 +22031,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="497033275" name="Picture">
+                  <wp:docPr id="684590816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="497033275" name="Picture"/>
+                          <pic:cNvPr id="684590816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23412,57 +23412,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314445783" name="Picture">
+                  <wp:docPr id="1282958450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314445783" name="Picture"/>
+                          <pic:cNvPr id="1282958450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24555,57 +24555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="72512929" name="Picture">
+                        <wp:docPr id="1055198309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="72512929" name="Picture"/>
+                                <pic:cNvPr id="1055198309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25944,57 +25944,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1727005259" name="Picture">
+                  <wp:docPr id="825336895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1727005259" name="Picture"/>
+                          <pic:cNvPr id="825336895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26033,57 +26033,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="770130372" name="Picture">
+                  <wp:docPr id="305608851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="770130372" name="Picture"/>
+                          <pic:cNvPr id="305608851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26677,57 +26677,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1690108592" name="Picture">
+                  <wp:docPr id="395837595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1690108592" name="Picture"/>
+                          <pic:cNvPr id="395837595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27675,57 +27675,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365699990" name="Picture">
+                  <wp:docPr id="91883415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365699990" name="Picture"/>
+                          <pic:cNvPr id="91883415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27778,57 +27778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1621435039" name="Picture">
+                  <wp:docPr id="307573540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1621435039" name="Picture"/>
+                          <pic:cNvPr id="307573540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29155,57 +29155,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1519830643" name="Picture">
+                  <wp:docPr id="1933113074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1519830643" name="Picture"/>
+                          <pic:cNvPr id="1933113074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30298,57 +30298,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1661649063" name="Picture">
+                        <wp:docPr id="1785426819" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1661649063" name="Picture"/>
+                                <pic:cNvPr id="1785426819" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31659,57 +31659,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="256059371" name="Picture">
+                  <wp:docPr id="1582339930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="256059371" name="Picture"/>
+                          <pic:cNvPr id="1582339930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31748,57 +31748,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1769536993" name="Picture">
+                  <wp:docPr id="1871923461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1769536993" name="Picture"/>
+                          <pic:cNvPr id="1871923461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32392,57 +32392,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="837910432" name="Picture">
+                  <wp:docPr id="14062728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="837910432" name="Picture"/>
+                          <pic:cNvPr id="14062728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33390,57 +33390,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1581986370" name="Picture">
+                  <wp:docPr id="455749427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1581986370" name="Picture"/>
+                          <pic:cNvPr id="455749427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33493,57 +33493,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1225200787" name="Picture">
+                  <wp:docPr id="1955968912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1225200787" name="Picture"/>
+                          <pic:cNvPr id="1955968912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34870,57 +34870,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1255834282" name="Picture">
+                  <wp:docPr id="1086505932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1255834282" name="Picture"/>
+                          <pic:cNvPr id="1086505932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36013,57 +36013,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="327035704" name="Picture">
+                        <wp:docPr id="584774936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="327035704" name="Picture"/>
+                                <pic:cNvPr id="584774936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37381,57 +37381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2089190751" name="Picture">
+                  <wp:docPr id="1285698549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2089190751" name="Picture"/>
+                          <pic:cNvPr id="1285698549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37470,57 +37470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507729436" name="Picture">
+                  <wp:docPr id="967146828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507729436" name="Picture"/>
+                          <pic:cNvPr id="967146828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38102,57 +38102,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1782159287" name="Picture">
+                  <wp:docPr id="1232381354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1782159287" name="Picture"/>
+                          <pic:cNvPr id="1232381354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39046,57 +39046,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1949834727" name="Picture">
+                  <wp:docPr id="1562547648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1949834727" name="Picture"/>
+                          <pic:cNvPr id="1562547648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39158,57 +39158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543510888" name="Picture">
+                  <wp:docPr id="973434065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543510888" name="Picture"/>
+                          <pic:cNvPr id="973434065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40399,51 +40399,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">3 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">5 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -40817,57 +40817,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258805008" name="Picture">
+                  <wp:docPr id="1765765294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258805008" name="Picture"/>
+                          <pic:cNvPr id="1765765294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41996,57 +41996,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1782442026" name="Picture">
+                  <wp:docPr id="885590533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1782442026" name="Picture"/>
+                          <pic:cNvPr id="885590533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42076,57 +42076,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1071573813" name="Picture">
+                  <wp:docPr id="1728446736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1071573813" name="Picture"/>
+                          <pic:cNvPr id="1728446736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42564,57 +42564,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1337118484" name="Picture">
+                  <wp:docPr id="1808285427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1337118484" name="Picture"/>
+                          <pic:cNvPr id="1808285427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43415,51 +43415,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">5 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -43662,265 +43662,567 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3938572" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3938572</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3938149" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3938149</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
-              <w:ind/>
-[...111 lines deleted...]
-              <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3938109" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3938109</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
-          </w:p>
-[...2 lines deleted...]
-          <w:tcPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3938108" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3938108</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indéterminé</w:t>
+              <w:t xml:space="preserve">En arrêt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|10"/>
               <w:ind/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
@@ -44080,51 +44382,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10380"/>
+          <w:trHeight w:hRule="exact" w:val="9900"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>