--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="873035876" name="Picture">
+                  <wp:docPr id="501808305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="873035876" name="Picture"/>
+                          <pic:cNvPr id="501808305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1268621789" name="Picture">
+                  <wp:docPr id="1118097655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1268621789" name="Picture"/>
+                          <pic:cNvPr id="1118097655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="327687854" name="Picture">
+                        <wp:docPr id="832558331" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="327687854" name="Picture"/>
+                                <pic:cNvPr id="832558331" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639493858" name="Picture">
+                  <wp:docPr id="905010355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639493858" name="Picture"/>
+                          <pic:cNvPr id="905010355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="934035982" name="Picture">
+                  <wp:docPr id="1438137718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="934035982" name="Picture"/>
+                          <pic:cNvPr id="1438137718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925878595" name="Picture">
+                  <wp:docPr id="1959217890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925878595" name="Picture"/>
+                          <pic:cNvPr id="1959217890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1321822425" name="Picture">
+                  <wp:docPr id="1642216000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1321822425" name="Picture"/>
+                          <pic:cNvPr id="1642216000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1732305143" name="Picture">
+                  <wp:docPr id="2131443883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1732305143" name="Picture"/>
+                          <pic:cNvPr id="2131443883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1557868970" name="Picture">
+                        <wp:docPr id="1231079437" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1557868970" name="Picture"/>
+                                <pic:cNvPr id="1231079437" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1815935590" name="Picture">
+                        <wp:docPr id="128432908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1815935590" name="Picture"/>
+                                <pic:cNvPr id="128432908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="604668980" name="Picture">
+                        <wp:docPr id="276445552" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="604668980" name="Picture"/>
+                                <pic:cNvPr id="276445552" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2061301189" name="Picture">
+                        <wp:docPr id="973028414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2061301189" name="Picture"/>
+                                <pic:cNvPr id="973028414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1459134025" name="Picture">
+                        <wp:docPr id="761629191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1459134025" name="Picture"/>
+                                <pic:cNvPr id="761629191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1952807555" name="Picture">
+                        <wp:docPr id="525269183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1952807555" name="Picture"/>
+                                <pic:cNvPr id="525269183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="572320961" name="Picture">
+                        <wp:docPr id="470813980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="572320961" name="Picture"/>
+                                <pic:cNvPr id="470813980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1200697299" name="Picture">
+                        <wp:docPr id="1974213975" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1200697299" name="Picture"/>
+                                <pic:cNvPr id="1974213975" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="502519844" name="Picture">
+                        <wp:docPr id="602557491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="502519844" name="Picture"/>
+                                <pic:cNvPr id="602557491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="386120235" name="Picture">
+                        <wp:docPr id="1285925601" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="386120235" name="Picture"/>
+                                <pic:cNvPr id="1285925601" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1819544012" name="Picture">
+                        <wp:docPr id="998903947" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1819544012" name="Picture"/>
+                                <pic:cNvPr id="998903947" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1892727440" name="Picture">
+                        <wp:docPr id="1489394290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1892727440" name="Picture"/>
+                                <pic:cNvPr id="1489394290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="336287330" name="Picture">
+                        <wp:docPr id="1060355382" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="336287330" name="Picture"/>
+                                <pic:cNvPr id="1060355382" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="429266099" name="Picture">
+                        <wp:docPr id="1680049009" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="429266099" name="Picture"/>
+                                <pic:cNvPr id="1680049009" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2017454989" name="Picture">
+                        <wp:docPr id="1203081960" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2017454989" name="Picture"/>
+                                <pic:cNvPr id="1203081960" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="274361308" name="Picture">
+                  <wp:docPr id="1795693403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="274361308" name="Picture"/>
+                          <pic:cNvPr id="1795693403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917586166" name="Picture">
+                  <wp:docPr id="475644986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917586166" name="Picture"/>
+                          <pic:cNvPr id="475644986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="629879946" name="Picture">
+                  <wp:docPr id="26407690" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="629879946" name="Picture"/>
+                          <pic:cNvPr id="26407690" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="323432176" name="Picture">
+                  <wp:docPr id="16838738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="323432176" name="Picture"/>
+                          <pic:cNvPr id="16838738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1805848941" name="Picture">
+                  <wp:docPr id="1343202373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1805848941" name="Picture"/>
+                          <pic:cNvPr id="1343202373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="116515535" name="Picture">
+                  <wp:docPr id="1596633322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="116515535" name="Picture"/>
+                          <pic:cNvPr id="1596633322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="447174894" name="Picture">
+                        <wp:docPr id="356838400" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="447174894" name="Picture"/>
+                                <pic:cNvPr id="356838400" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1626572797" name="Picture">
+                  <wp:docPr id="621570197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1626572797" name="Picture"/>
+                          <pic:cNvPr id="621570197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614239204" name="Picture">
+                  <wp:docPr id="1037915252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614239204" name="Picture"/>
+                          <pic:cNvPr id="1037915252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1081540900" name="Picture">
+                  <wp:docPr id="256609059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1081540900" name="Picture"/>
+                          <pic:cNvPr id="256609059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="858998416" name="Picture">
+                  <wp:docPr id="1399966761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="858998416" name="Picture"/>
+                          <pic:cNvPr id="1399966761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="84831614" name="Picture">
+                  <wp:docPr id="103329461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="84831614" name="Picture"/>
+                          <pic:cNvPr id="103329461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1824500141" name="Picture">
+                  <wp:docPr id="1413005915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1824500141" name="Picture"/>
+                          <pic:cNvPr id="1413005915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1176527895" name="Picture">
+                        <wp:docPr id="213566597" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1176527895" name="Picture"/>
+                                <pic:cNvPr id="213566597" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1317225214" name="Picture">
+                        <wp:docPr id="744650376" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1317225214" name="Picture"/>
+                                <pic:cNvPr id="744650376" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1415033272" name="Picture">
+                  <wp:docPr id="1930410842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1415033272" name="Picture"/>
+                          <pic:cNvPr id="1930410842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644557753" name="Picture">
+                  <wp:docPr id="22771284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644557753" name="Picture"/>
+                          <pic:cNvPr id="22771284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="332848297" name="Picture">
+                  <wp:docPr id="1676958610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="332848297" name="Picture"/>
+                          <pic:cNvPr id="1676958610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="671965715" name="Picture">
+                  <wp:docPr id="2033426865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="671965715" name="Picture"/>
+                          <pic:cNvPr id="2033426865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607069145" name="Picture">
+                  <wp:docPr id="958136935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607069145" name="Picture"/>
+                          <pic:cNvPr id="958136935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1294259590" name="Picture">
+                  <wp:docPr id="1945645636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1294259590" name="Picture"/>
+                          <pic:cNvPr id="1945645636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="615578665" name="Picture">
+                        <wp:docPr id="953939770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="615578665" name="Picture"/>
+                                <pic:cNvPr id="953939770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32711,57 +32711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="528179872" name="Picture">
+                  <wp:docPr id="1354548584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="528179872" name="Picture"/>
+                          <pic:cNvPr id="1354548584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32800,57 +32800,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1312377523" name="Picture">
+                  <wp:docPr id="243395108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1312377523" name="Picture"/>
+                          <pic:cNvPr id="243395108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33444,57 +33444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1842063081" name="Picture">
+                  <wp:docPr id="1770307305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1842063081" name="Picture"/>
+                          <pic:cNvPr id="1770307305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34442,57 +34442,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1501961411" name="Picture">
+                  <wp:docPr id="1765715052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1501961411" name="Picture"/>
+                          <pic:cNvPr id="1765715052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34545,57 +34545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="184524807" name="Picture">
+                  <wp:docPr id="168112201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="184524807" name="Picture"/>
+                          <pic:cNvPr id="168112201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35922,57 +35922,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2102958147" name="Picture">
+                  <wp:docPr id="1590343946" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2102958147" name="Picture"/>
+                          <pic:cNvPr id="1590343946" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37065,57 +37065,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="579462653" name="Picture">
+                        <wp:docPr id="768156190" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="579462653" name="Picture"/>
+                                <pic:cNvPr id="768156190" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38433,57 +38433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="834200714" name="Picture">
+                  <wp:docPr id="78110223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="834200714" name="Picture"/>
+                          <pic:cNvPr id="78110223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38522,57 +38522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1551059277" name="Picture">
+                  <wp:docPr id="1612371287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1551059277" name="Picture"/>
+                          <pic:cNvPr id="1612371287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39154,57 +39154,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281980975" name="Picture">
+                  <wp:docPr id="1083742204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281980975" name="Picture"/>
+                          <pic:cNvPr id="1083742204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40098,57 +40098,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1093452057" name="Picture">
+                  <wp:docPr id="2143331133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1093452057" name="Picture"/>
+                          <pic:cNvPr id="2143331133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40210,57 +40210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1647661957" name="Picture">
+                  <wp:docPr id="1516641510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1647661957" name="Picture"/>
+                          <pic:cNvPr id="1516641510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41869,57 +41869,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="426970205" name="Picture">
+                  <wp:docPr id="1259841656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="426970205" name="Picture"/>
+                          <pic:cNvPr id="1259841656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43048,57 +43048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1610274543" name="Picture">
+                  <wp:docPr id="814447341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1610274543" name="Picture"/>
+                          <pic:cNvPr id="814447341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43128,57 +43128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565099210" name="Picture">
+                  <wp:docPr id="425540555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565099210" name="Picture"/>
+                          <pic:cNvPr id="425540555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43616,57 +43616,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1507890023" name="Picture">
+                  <wp:docPr id="1473876066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1507890023" name="Picture"/>
+                          <pic:cNvPr id="1473876066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>