--- v1 (2026-10-12)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="501808305" name="Picture">
+                  <wp:docPr id="305185264" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="501808305" name="Picture"/>
+                          <pic:cNvPr id="305185264" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118097655" name="Picture">
+                  <wp:docPr id="1753264836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118097655" name="Picture"/>
+                          <pic:cNvPr id="1753264836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="832558331" name="Picture">
+                        <wp:docPr id="1312383888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="832558331" name="Picture"/>
+                                <pic:cNvPr id="1312383888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="905010355" name="Picture">
+                  <wp:docPr id="913321988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="905010355" name="Picture"/>
+                          <pic:cNvPr id="913321988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1438137718" name="Picture">
+                  <wp:docPr id="1479809724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1438137718" name="Picture"/>
+                          <pic:cNvPr id="1479809724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959217890" name="Picture">
+                  <wp:docPr id="765679943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959217890" name="Picture"/>
+                          <pic:cNvPr id="765679943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1642216000" name="Picture">
+                  <wp:docPr id="752026422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1642216000" name="Picture"/>
+                          <pic:cNvPr id="752026422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2131443883" name="Picture">
+                  <wp:docPr id="1557832289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2131443883" name="Picture"/>
+                          <pic:cNvPr id="1557832289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1231079437" name="Picture">
+                        <wp:docPr id="387125355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1231079437" name="Picture"/>
+                                <pic:cNvPr id="387125355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="128432908" name="Picture">
+                        <wp:docPr id="1414117759" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="128432908" name="Picture"/>
+                                <pic:cNvPr id="1414117759" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="276445552" name="Picture">
+                        <wp:docPr id="1049311063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="276445552" name="Picture"/>
+                                <pic:cNvPr id="1049311063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="973028414" name="Picture">
+                        <wp:docPr id="592939984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="973028414" name="Picture"/>
+                                <pic:cNvPr id="592939984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="761629191" name="Picture">
+                        <wp:docPr id="712033772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="761629191" name="Picture"/>
+                                <pic:cNvPr id="712033772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="525269183" name="Picture">
+                        <wp:docPr id="2083694772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="525269183" name="Picture"/>
+                                <pic:cNvPr id="2083694772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="470813980" name="Picture">
+                        <wp:docPr id="546910383" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="470813980" name="Picture"/>
+                                <pic:cNvPr id="546910383" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1974213975" name="Picture">
+                        <wp:docPr id="2045386760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1974213975" name="Picture"/>
+                                <pic:cNvPr id="2045386760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="602557491" name="Picture">
+                        <wp:docPr id="1325856047" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="602557491" name="Picture"/>
+                                <pic:cNvPr id="1325856047" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1285925601" name="Picture">
+                        <wp:docPr id="1884136268" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1285925601" name="Picture"/>
+                                <pic:cNvPr id="1884136268" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="998903947" name="Picture">
+                        <wp:docPr id="842835358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="998903947" name="Picture"/>
+                                <pic:cNvPr id="842835358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1489394290" name="Picture">
+                        <wp:docPr id="1113129157" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1489394290" name="Picture"/>
+                                <pic:cNvPr id="1113129157" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1060355382" name="Picture">
+                        <wp:docPr id="126385414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1060355382" name="Picture"/>
+                                <pic:cNvPr id="126385414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1680049009" name="Picture">
+                        <wp:docPr id="88888899" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1680049009" name="Picture"/>
+                                <pic:cNvPr id="88888899" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1203081960" name="Picture">
+                        <wp:docPr id="1048586447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1203081960" name="Picture"/>
+                                <pic:cNvPr id="1048586447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1795693403" name="Picture">
+                  <wp:docPr id="2015444804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1795693403" name="Picture"/>
+                          <pic:cNvPr id="2015444804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475644986" name="Picture">
+                  <wp:docPr id="545461079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475644986" name="Picture"/>
+                          <pic:cNvPr id="545461079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="26407690" name="Picture">
+                  <wp:docPr id="2146390042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="26407690" name="Picture"/>
+                          <pic:cNvPr id="2146390042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="16838738" name="Picture">
+                  <wp:docPr id="974686502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="16838738" name="Picture"/>
+                          <pic:cNvPr id="974686502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1343202373" name="Picture">
+                  <wp:docPr id="1859987672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1343202373" name="Picture"/>
+                          <pic:cNvPr id="1859987672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1596633322" name="Picture">
+                  <wp:docPr id="1887680769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1596633322" name="Picture"/>
+                          <pic:cNvPr id="1887680769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="356838400" name="Picture">
+                        <wp:docPr id="1373473612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="356838400" name="Picture"/>
+                                <pic:cNvPr id="1373473612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="621570197" name="Picture">
+                  <wp:docPr id="185548768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="621570197" name="Picture"/>
+                          <pic:cNvPr id="185548768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037915252" name="Picture">
+                  <wp:docPr id="1839191465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037915252" name="Picture"/>
+                          <pic:cNvPr id="1839191465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="256609059" name="Picture">
+                  <wp:docPr id="1344644285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="256609059" name="Picture"/>
+                          <pic:cNvPr id="1344644285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1399966761" name="Picture">
+                  <wp:docPr id="165985238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1399966761" name="Picture"/>
+                          <pic:cNvPr id="165985238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="103329461" name="Picture">
+                  <wp:docPr id="477645831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="103329461" name="Picture"/>
+                          <pic:cNvPr id="477645831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1413005915" name="Picture">
+                  <wp:docPr id="1421113190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1413005915" name="Picture"/>
+                          <pic:cNvPr id="1421113190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="213566597" name="Picture">
+                        <wp:docPr id="1420171220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="213566597" name="Picture"/>
+                                <pic:cNvPr id="1420171220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="744650376" name="Picture">
+                        <wp:docPr id="1474444277" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="744650376" name="Picture"/>
+                                <pic:cNvPr id="1474444277" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1930410842" name="Picture">
+                  <wp:docPr id="1160850935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1930410842" name="Picture"/>
+                          <pic:cNvPr id="1160850935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="22771284" name="Picture">
+                  <wp:docPr id="1928971336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="22771284" name="Picture"/>
+                          <pic:cNvPr id="1928971336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1676958610" name="Picture">
+                  <wp:docPr id="932910357" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1676958610" name="Picture"/>
+                          <pic:cNvPr id="932910357" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033426865" name="Picture">
+                  <wp:docPr id="1753237337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033426865" name="Picture"/>
+                          <pic:cNvPr id="1753237337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="958136935" name="Picture">
+                  <wp:docPr id="658904800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="958136935" name="Picture"/>
+                          <pic:cNvPr id="658904800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1945645636" name="Picture">
+                  <wp:docPr id="896658345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1945645636" name="Picture"/>
+                          <pic:cNvPr id="896658345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="953939770" name="Picture">
+                        <wp:docPr id="1277859954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="953939770" name="Picture"/>
+                                <pic:cNvPr id="1277859954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32711,57 +32711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1354548584" name="Picture">
+                  <wp:docPr id="1818640985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1354548584" name="Picture"/>
+                          <pic:cNvPr id="1818640985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32800,57 +32800,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="243395108" name="Picture">
+                  <wp:docPr id="695054430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="243395108" name="Picture"/>
+                          <pic:cNvPr id="695054430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33444,57 +33444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1770307305" name="Picture">
+                  <wp:docPr id="832328713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1770307305" name="Picture"/>
+                          <pic:cNvPr id="832328713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34442,57 +34442,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1765715052" name="Picture">
+                  <wp:docPr id="1111179415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1765715052" name="Picture"/>
+                          <pic:cNvPr id="1111179415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34545,57 +34545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="168112201" name="Picture">
+                  <wp:docPr id="1294320871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="168112201" name="Picture"/>
+                          <pic:cNvPr id="1294320871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35922,57 +35922,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1590343946" name="Picture">
+                  <wp:docPr id="1166175191" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1590343946" name="Picture"/>
+                          <pic:cNvPr id="1166175191" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37065,57 +37065,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="768156190" name="Picture">
+                        <wp:docPr id="197574682" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="768156190" name="Picture"/>
+                                <pic:cNvPr id="197574682" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38433,57 +38433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="78110223" name="Picture">
+                  <wp:docPr id="692215367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="78110223" name="Picture"/>
+                          <pic:cNvPr id="692215367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38522,57 +38522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1612371287" name="Picture">
+                  <wp:docPr id="339320165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1612371287" name="Picture"/>
+                          <pic:cNvPr id="339320165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39154,57 +39154,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1083742204" name="Picture">
+                  <wp:docPr id="792546922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1083742204" name="Picture"/>
+                          <pic:cNvPr id="792546922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40098,57 +40098,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2143331133" name="Picture">
+                  <wp:docPr id="420789694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2143331133" name="Picture"/>
+                          <pic:cNvPr id="420789694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40210,57 +40210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1516641510" name="Picture">
+                  <wp:docPr id="1643569249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1516641510" name="Picture"/>
+                          <pic:cNvPr id="1643569249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41869,57 +41869,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259841656" name="Picture">
+                  <wp:docPr id="891979599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259841656" name="Picture"/>
+                          <pic:cNvPr id="891979599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43048,57 +43048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="814447341" name="Picture">
+                  <wp:docPr id="412520017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="814447341" name="Picture"/>
+                          <pic:cNvPr id="412520017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43128,57 +43128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425540555" name="Picture">
+                  <wp:docPr id="1013335655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425540555" name="Picture"/>
+                          <pic:cNvPr id="1013335655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43616,57 +43616,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1473876066" name="Picture">
+                  <wp:docPr id="1990092472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1473876066" name="Picture"/>
+                          <pic:cNvPr id="1990092472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>