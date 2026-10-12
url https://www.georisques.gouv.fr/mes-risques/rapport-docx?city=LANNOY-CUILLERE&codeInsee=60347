--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="932027087" name="Picture">
+                  <wp:docPr id="940347510" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="932027087" name="Picture"/>
+                          <pic:cNvPr id="940347510" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="872698175" name="Picture">
+                  <wp:docPr id="1914806966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="872698175" name="Picture"/>
+                          <pic:cNvPr id="1914806966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="918392205" name="Picture">
+                        <wp:docPr id="1911013016" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="918392205" name="Picture"/>
+                                <pic:cNvPr id="1911013016" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="892642220" name="Picture">
+                  <wp:docPr id="1122048677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="892642220" name="Picture"/>
+                          <pic:cNvPr id="1122048677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1321096790" name="Picture">
+                  <wp:docPr id="716316591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1321096790" name="Picture"/>
+                          <pic:cNvPr id="716316591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="71539267" name="Picture">
+                  <wp:docPr id="1943488200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="71539267" name="Picture"/>
+                          <pic:cNvPr id="1943488200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1802851532" name="Picture">
+                  <wp:docPr id="763699907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1802851532" name="Picture"/>
+                          <pic:cNvPr id="763699907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259897661" name="Picture">
+                  <wp:docPr id="53283356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259897661" name="Picture"/>
+                          <pic:cNvPr id="53283356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1163155700" name="Picture">
+                        <wp:docPr id="1477172999" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1163155700" name="Picture"/>
+                                <pic:cNvPr id="1477172999" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="652815741" name="Picture">
+                        <wp:docPr id="1179583981" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="652815741" name="Picture"/>
+                                <pic:cNvPr id="1179583981" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1382472555" name="Picture">
+                        <wp:docPr id="1000986862" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1382472555" name="Picture"/>
+                                <pic:cNvPr id="1000986862" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="628175878" name="Picture">
+                        <wp:docPr id="1494488481" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="628175878" name="Picture"/>
+                                <pic:cNvPr id="1494488481" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1943018881" name="Picture">
+                        <wp:docPr id="506692792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1943018881" name="Picture"/>
+                                <pic:cNvPr id="506692792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1286487935" name="Picture">
+                        <wp:docPr id="1068714473" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1286487935" name="Picture"/>
+                                <pic:cNvPr id="1068714473" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1612196071" name="Picture">
+                        <wp:docPr id="849202055" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1612196071" name="Picture"/>
+                                <pic:cNvPr id="849202055" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="875223145" name="Picture">
+                        <wp:docPr id="1937315888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="875223145" name="Picture"/>
+                                <pic:cNvPr id="1937315888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1238683809" name="Picture">
+                        <wp:docPr id="12478788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1238683809" name="Picture"/>
+                                <pic:cNvPr id="12478788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="603496297" name="Picture">
+                        <wp:docPr id="367012658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="603496297" name="Picture"/>
+                                <pic:cNvPr id="367012658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="293027023" name="Picture">
+                        <wp:docPr id="890145337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="293027023" name="Picture"/>
+                                <pic:cNvPr id="890145337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1999790261" name="Picture">
+                        <wp:docPr id="1865614507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1999790261" name="Picture"/>
+                                <pic:cNvPr id="1865614507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1855817763" name="Picture">
+                        <wp:docPr id="1048399907" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1855817763" name="Picture"/>
+                                <pic:cNvPr id="1048399907" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="554188627" name="Picture">
+                        <wp:docPr id="104574416" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="554188627" name="Picture"/>
+                                <pic:cNvPr id="104574416" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="407191416" name="Picture">
+                        <wp:docPr id="1162080991" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="407191416" name="Picture"/>
+                                <pic:cNvPr id="1162080991" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458607384" name="Picture">
+                  <wp:docPr id="1304417928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458607384" name="Picture"/>
+                          <pic:cNvPr id="1304417928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="182229806" name="Picture">
+                  <wp:docPr id="1353745446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="182229806" name="Picture"/>
+                          <pic:cNvPr id="1353745446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1180778470" name="Picture">
+                  <wp:docPr id="820557118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1180778470" name="Picture"/>
+                          <pic:cNvPr id="820557118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2052742201" name="Picture">
+                  <wp:docPr id="429137038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2052742201" name="Picture"/>
+                          <pic:cNvPr id="429137038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1300401242" name="Picture">
+                  <wp:docPr id="1740286007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1300401242" name="Picture"/>
+                          <pic:cNvPr id="1740286007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="484569024" name="Picture">
+                  <wp:docPr id="1778292349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="484569024" name="Picture"/>
+                          <pic:cNvPr id="1778292349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="587191019" name="Picture">
+                        <wp:docPr id="1254354794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="587191019" name="Picture"/>
+                                <pic:cNvPr id="1254354794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1375827350" name="Picture">
+                  <wp:docPr id="1451963944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1375827350" name="Picture"/>
+                          <pic:cNvPr id="1451963944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1131943133" name="Picture">
+                  <wp:docPr id="593489255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1131943133" name="Picture"/>
+                          <pic:cNvPr id="593489255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="525135571" name="Picture">
+                  <wp:docPr id="1983053529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="525135571" name="Picture"/>
+                          <pic:cNvPr id="1983053529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1077699363" name="Picture">
+                  <wp:docPr id="1053411784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1077699363" name="Picture"/>
+                          <pic:cNvPr id="1053411784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1376530072" name="Picture">
+                  <wp:docPr id="786695768" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1376530072" name="Picture"/>
+                          <pic:cNvPr id="786695768" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="356183647" name="Picture">
+                  <wp:docPr id="186518605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="356183647" name="Picture"/>
+                          <pic:cNvPr id="186518605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="654096186" name="Picture">
+                        <wp:docPr id="2143993975" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="654096186" name="Picture"/>
+                                <pic:cNvPr id="2143993975" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1685519788" name="Picture">
+                  <wp:docPr id="72210343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1685519788" name="Picture"/>
+                          <pic:cNvPr id="72210343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639264049" name="Picture">
+                  <wp:docPr id="1730505029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639264049" name="Picture"/>
+                          <pic:cNvPr id="1730505029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1365618570" name="Picture">
+                  <wp:docPr id="2015387410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1365618570" name="Picture"/>
+                          <pic:cNvPr id="2015387410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2065177192" name="Picture">
+                  <wp:docPr id="1531262127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2065177192" name="Picture"/>
+                          <pic:cNvPr id="1531262127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="901687250" name="Picture">
+                  <wp:docPr id="1565593500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="901687250" name="Picture"/>
+                          <pic:cNvPr id="1565593500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072861591" name="Picture">
+                  <wp:docPr id="1438982192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072861591" name="Picture"/>
+                          <pic:cNvPr id="1438982192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1201651863" name="Picture">
+                        <wp:docPr id="927358402" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1201651863" name="Picture"/>
+                                <pic:cNvPr id="927358402" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1825214426" name="Picture">
+                  <wp:docPr id="1266565050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1825214426" name="Picture"/>
+                          <pic:cNvPr id="1266565050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="35290526" name="Picture">
+                  <wp:docPr id="611056654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="35290526" name="Picture"/>
+                          <pic:cNvPr id="611056654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="163932970" name="Picture">
+                  <wp:docPr id="1164553887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="163932970" name="Picture"/>
+                          <pic:cNvPr id="1164553887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2002183344" name="Picture">
+                  <wp:docPr id="1797461984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2002183344" name="Picture"/>
+                          <pic:cNvPr id="1797461984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1933951518" name="Picture">
+                  <wp:docPr id="1511666611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1933951518" name="Picture"/>
+                          <pic:cNvPr id="1511666611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1037263972" name="Picture">
+                  <wp:docPr id="545736963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1037263972" name="Picture"/>
+                          <pic:cNvPr id="545736963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="98451119" name="Picture">
+                        <wp:docPr id="1609058338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="98451119" name="Picture"/>
+                                <pic:cNvPr id="1609058338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1370995762" name="Picture">
+                  <wp:docPr id="243281525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1370995762" name="Picture"/>
+                          <pic:cNvPr id="243281525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="627624941" name="Picture">
+                  <wp:docPr id="322232031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="627624941" name="Picture"/>
+                          <pic:cNvPr id="322232031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1112947806" name="Picture">
+                  <wp:docPr id="944650369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1112947806" name="Picture"/>
+                          <pic:cNvPr id="944650369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1706046658" name="Picture">
+                  <wp:docPr id="642962466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1706046658" name="Picture"/>
+                          <pic:cNvPr id="642962466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829114560" name="Picture">
+                  <wp:docPr id="825567075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829114560" name="Picture"/>
+                          <pic:cNvPr id="825567075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1856267061" name="Picture">
+                  <wp:docPr id="839798188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1856267061" name="Picture"/>
+                          <pic:cNvPr id="839798188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1114220007" name="Picture">
+                  <wp:docPr id="469849525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1114220007" name="Picture"/>
+                          <pic:cNvPr id="469849525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="361668200" name="Picture">
+                  <wp:docPr id="822766151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="361668200" name="Picture"/>
+                          <pic:cNvPr id="822766151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="205989362" name="Picture">
+                  <wp:docPr id="1183818461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="205989362" name="Picture"/>
+                          <pic:cNvPr id="1183818461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>