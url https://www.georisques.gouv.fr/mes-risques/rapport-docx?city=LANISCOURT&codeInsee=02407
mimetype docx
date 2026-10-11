--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="727364495" name="Picture">
+                  <wp:docPr id="655003431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="727364495" name="Picture"/>
+                          <pic:cNvPr id="655003431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="189622922" name="Picture">
+                  <wp:docPr id="1822334159" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="189622922" name="Picture"/>
+                          <pic:cNvPr id="1822334159" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1083022077" name="Picture">
+                        <wp:docPr id="329525609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1083022077" name="Picture"/>
+                                <pic:cNvPr id="329525609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="296207243" name="Picture">
+                  <wp:docPr id="1765303402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="296207243" name="Picture"/>
+                          <pic:cNvPr id="1765303402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858222120" name="Picture">
+                  <wp:docPr id="1256683308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858222120" name="Picture"/>
+                          <pic:cNvPr id="1256683308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="780349624" name="Picture">
+                  <wp:docPr id="1789184414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="780349624" name="Picture"/>
+                          <pic:cNvPr id="1789184414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="665243663" name="Picture">
+                  <wp:docPr id="1238537496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="665243663" name="Picture"/>
+                          <pic:cNvPr id="1238537496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2064309424" name="Picture">
+                  <wp:docPr id="2070344966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2064309424" name="Picture"/>
+                          <pic:cNvPr id="2070344966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="756754901" name="Picture">
+                        <wp:docPr id="210524733" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="756754901" name="Picture"/>
+                                <pic:cNvPr id="210524733" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1824365632" name="Picture">
+                        <wp:docPr id="1675784272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1824365632" name="Picture"/>
+                                <pic:cNvPr id="1675784272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1285054956" name="Picture">
+                        <wp:docPr id="1831000601" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1285054956" name="Picture"/>
+                                <pic:cNvPr id="1831000601" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1857926659" name="Picture">
+                        <wp:docPr id="1991017587" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1857926659" name="Picture"/>
+                                <pic:cNvPr id="1991017587" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1214517142" name="Picture">
+                        <wp:docPr id="1646507639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1214517142" name="Picture"/>
+                                <pic:cNvPr id="1646507639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1728375702" name="Picture">
+                        <wp:docPr id="1387891860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1728375702" name="Picture"/>
+                                <pic:cNvPr id="1387891860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1654155917" name="Picture">
+                        <wp:docPr id="1022662416" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1654155917" name="Picture"/>
+                                <pic:cNvPr id="1022662416" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1456946179" name="Picture">
+                        <wp:docPr id="170628728" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1456946179" name="Picture"/>
+                                <pic:cNvPr id="170628728" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="12779570" name="Picture">
+                        <wp:docPr id="2044975061" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="12779570" name="Picture"/>
+                                <pic:cNvPr id="2044975061" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="77714828" name="Picture">
+                        <wp:docPr id="222653516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="77714828" name="Picture"/>
+                                <pic:cNvPr id="222653516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2108515188" name="Picture">
+                        <wp:docPr id="306939129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2108515188" name="Picture"/>
+                                <pic:cNvPr id="306939129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1674904738" name="Picture">
+                        <wp:docPr id="384909004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1674904738" name="Picture"/>
+                                <pic:cNvPr id="384909004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="100354205" name="Picture">
+                        <wp:docPr id="1696337419" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="100354205" name="Picture"/>
+                                <pic:cNvPr id="1696337419" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="194193033" name="Picture">
+                        <wp:docPr id="1000317640" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="194193033" name="Picture"/>
+                                <pic:cNvPr id="1000317640" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="243070491" name="Picture">
+                        <wp:docPr id="1243224368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="243070491" name="Picture"/>
+                                <pic:cNvPr id="1243224368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1513923020" name="Picture">
+                  <wp:docPr id="636507607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1513923020" name="Picture"/>
+                          <pic:cNvPr id="636507607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="741729849" name="Picture">
+                  <wp:docPr id="575448221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="741729849" name="Picture"/>
+                          <pic:cNvPr id="575448221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="884288392" name="Picture">
+                  <wp:docPr id="239608519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="884288392" name="Picture"/>
+                          <pic:cNvPr id="239608519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="714118634" name="Picture">
+                  <wp:docPr id="1531371164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="714118634" name="Picture"/>
+                          <pic:cNvPr id="1531371164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="236748423" name="Picture">
+                  <wp:docPr id="1272052491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="236748423" name="Picture"/>
+                          <pic:cNvPr id="1272052491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1103720896" name="Picture">
+                  <wp:docPr id="1711499718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1103720896" name="Picture"/>
+                          <pic:cNvPr id="1711499718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1039128880" name="Picture">
+                        <wp:docPr id="1908488354" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1039128880" name="Picture"/>
+                                <pic:cNvPr id="1908488354" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1591251427" name="Picture">
+                  <wp:docPr id="211374935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1591251427" name="Picture"/>
+                          <pic:cNvPr id="211374935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="934824159" name="Picture">
+                  <wp:docPr id="970244358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="934824159" name="Picture"/>
+                          <pic:cNvPr id="970244358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1952260417" name="Picture">
+                  <wp:docPr id="1101589174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1952260417" name="Picture"/>
+                          <pic:cNvPr id="1101589174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427136732" name="Picture">
+                  <wp:docPr id="1634417140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427136732" name="Picture"/>
+                          <pic:cNvPr id="1634417140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="398658671" name="Picture">
+                  <wp:docPr id="1638227989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="398658671" name="Picture"/>
+                          <pic:cNvPr id="1638227989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1595989860" name="Picture">
+                  <wp:docPr id="1873837488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1595989860" name="Picture"/>
+                          <pic:cNvPr id="1873837488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1560060671" name="Picture">
+                        <wp:docPr id="2066006637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1560060671" name="Picture"/>
+                                <pic:cNvPr id="2066006637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1454117787" name="Picture">
+                  <wp:docPr id="1030121433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1454117787" name="Picture"/>
+                          <pic:cNvPr id="1030121433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1859938528" name="Picture">
+                  <wp:docPr id="1755325235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1859938528" name="Picture"/>
+                          <pic:cNvPr id="1755325235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2061740406" name="Picture">
+                  <wp:docPr id="883003224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2061740406" name="Picture"/>
+                          <pic:cNvPr id="883003224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="550295144" name="Picture">
+                  <wp:docPr id="1413610731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="550295144" name="Picture"/>
+                          <pic:cNvPr id="1413610731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518908660" name="Picture">
+                  <wp:docPr id="267435462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518908660" name="Picture"/>
+                          <pic:cNvPr id="267435462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2023605121" name="Picture">
+                  <wp:docPr id="1377114496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2023605121" name="Picture"/>
+                          <pic:cNvPr id="1377114496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="387762733" name="Picture">
+                  <wp:docPr id="224267452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="387762733" name="Picture"/>
+                          <pic:cNvPr id="224267452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="25920132" name="Picture">
+                  <wp:docPr id="2004737422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="25920132" name="Picture"/>
+                          <pic:cNvPr id="2004737422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="160785328" name="Picture">
+                  <wp:docPr id="590126624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="160785328" name="Picture"/>
+                          <pic:cNvPr id="590126624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1121111990" name="Picture">
+                  <wp:docPr id="480177158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1121111990" name="Picture"/>
+                          <pic:cNvPr id="480177158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1443276035" name="Picture">
+                  <wp:docPr id="213055742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1443276035" name="Picture"/>
+                          <pic:cNvPr id="213055742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1438848578" name="Picture">
+                  <wp:docPr id="234713593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1438848578" name="Picture"/>
+                          <pic:cNvPr id="234713593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1016595913" name="Picture">
+                        <wp:docPr id="164003151" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1016595913" name="Picture"/>
+                                <pic:cNvPr id="164003151" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1898214686" name="Picture">
+                  <wp:docPr id="1876076343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1898214686" name="Picture"/>
+                          <pic:cNvPr id="1876076343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="865247425" name="Picture">
+                  <wp:docPr id="1638062560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="865247425" name="Picture"/>
+                          <pic:cNvPr id="1638062560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041051680" name="Picture">
+                  <wp:docPr id="791177001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041051680" name="Picture"/>
+                          <pic:cNvPr id="791177001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522905643" name="Picture">
+                  <wp:docPr id="332246705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522905643" name="Picture"/>
+                          <pic:cNvPr id="332246705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1466001988" name="Picture">
+                  <wp:docPr id="76062877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1466001988" name="Picture"/>
+                          <pic:cNvPr id="76062877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607652572" name="Picture">
+                  <wp:docPr id="1396343963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607652572" name="Picture"/>
+                          <pic:cNvPr id="1396343963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="582310465" name="Picture">
+                        <wp:docPr id="289063368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="582310465" name="Picture"/>
+                                <pic:cNvPr id="289063368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="292631442" name="Picture">
+                  <wp:docPr id="158421916" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="292631442" name="Picture"/>
+                          <pic:cNvPr id="158421916" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="322002015" name="Picture">
+                  <wp:docPr id="167956508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="322002015" name="Picture"/>
+                          <pic:cNvPr id="167956508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1612945751" name="Picture">
+                  <wp:docPr id="1399161544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1612945751" name="Picture"/>
+                          <pic:cNvPr id="1399161544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44421,57 +44421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="4154122" name="Picture">
+                  <wp:docPr id="13271849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4154122" name="Picture"/>
+                          <pic:cNvPr id="13271849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44492,57 +44492,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="435487990" name="Picture">
+                  <wp:docPr id="483668252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="435487990" name="Picture"/>
+                          <pic:cNvPr id="483668252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44906,57 +44906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1700847550" name="Picture">
+                  <wp:docPr id="1666749324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1700847550" name="Picture"/>
+                          <pic:cNvPr id="1666749324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>