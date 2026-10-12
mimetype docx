--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="326875934" name="Picture">
+                  <wp:docPr id="713608473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="326875934" name="Picture"/>
+                          <pic:cNvPr id="713608473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1743241345" name="Picture">
+                  <wp:docPr id="752038780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1743241345" name="Picture"/>
+                          <pic:cNvPr id="752038780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1687322838" name="Picture">
+                        <wp:docPr id="1001262830" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1687322838" name="Picture"/>
+                                <pic:cNvPr id="1001262830" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1191444247" name="Picture">
+                  <wp:docPr id="1649316825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1191444247" name="Picture"/>
+                          <pic:cNvPr id="1649316825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="45219291" name="Picture">
+                  <wp:docPr id="1782408686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="45219291" name="Picture"/>
+                          <pic:cNvPr id="1782408686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868092524" name="Picture">
+                  <wp:docPr id="40853987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868092524" name="Picture"/>
+                          <pic:cNvPr id="40853987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="27281272" name="Picture">
+                  <wp:docPr id="1299031567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="27281272" name="Picture"/>
+                          <pic:cNvPr id="1299031567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="92621217" name="Picture">
+                  <wp:docPr id="1554094981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="92621217" name="Picture"/>
+                          <pic:cNvPr id="1554094981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="204189587" name="Picture">
+                        <wp:docPr id="80232923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="204189587" name="Picture"/>
+                                <pic:cNvPr id="80232923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="339275900" name="Picture">
+                        <wp:docPr id="1887681420" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="339275900" name="Picture"/>
+                                <pic:cNvPr id="1887681420" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1334060836" name="Picture">
+                        <wp:docPr id="684487465" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1334060836" name="Picture"/>
+                                <pic:cNvPr id="684487465" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="534262797" name="Picture">
+                        <wp:docPr id="911164638" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="534262797" name="Picture"/>
+                                <pic:cNvPr id="911164638" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="786708479" name="Picture">
+                        <wp:docPr id="920515258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="786708479" name="Picture"/>
+                                <pic:cNvPr id="920515258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1084069613" name="Picture">
+                        <wp:docPr id="833398916" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1084069613" name="Picture"/>
+                                <pic:cNvPr id="833398916" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="614278970" name="Picture">
+                        <wp:docPr id="905416396" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="614278970" name="Picture"/>
+                                <pic:cNvPr id="905416396" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1729429698" name="Picture">
+                        <wp:docPr id="12760180" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1729429698" name="Picture"/>
+                                <pic:cNvPr id="12760180" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1786885368" name="Picture">
+                        <wp:docPr id="1600310888" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1786885368" name="Picture"/>
+                                <pic:cNvPr id="1600310888" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2127683765" name="Picture">
+                        <wp:docPr id="1075867179" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2127683765" name="Picture"/>
+                                <pic:cNvPr id="1075867179" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="147407922" name="Picture">
+                        <wp:docPr id="729851417" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="147407922" name="Picture"/>
+                                <pic:cNvPr id="729851417" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="48808463" name="Picture">
+                        <wp:docPr id="1735489848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="48808463" name="Picture"/>
+                                <pic:cNvPr id="1735489848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1107863605" name="Picture">
+                        <wp:docPr id="1129207256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1107863605" name="Picture"/>
+                                <pic:cNvPr id="1129207256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1935778673" name="Picture">
+                        <wp:docPr id="791986217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1935778673" name="Picture"/>
+                                <pic:cNvPr id="791986217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="542298301" name="Picture">
+                        <wp:docPr id="516199007" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="542298301" name="Picture"/>
+                                <pic:cNvPr id="516199007" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044610020" name="Picture">
+                  <wp:docPr id="142899729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044610020" name="Picture"/>
+                          <pic:cNvPr id="142899729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1352388118" name="Picture">
+                  <wp:docPr id="2071728962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1352388118" name="Picture"/>
+                          <pic:cNvPr id="2071728962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="359037237" name="Picture">
+                  <wp:docPr id="929406569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="359037237" name="Picture"/>
+                          <pic:cNvPr id="929406569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1077076729" name="Picture">
+                  <wp:docPr id="1096024015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1077076729" name="Picture"/>
+                          <pic:cNvPr id="1096024015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1185676432" name="Picture">
+                  <wp:docPr id="1565893293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1185676432" name="Picture"/>
+                          <pic:cNvPr id="1565893293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="516832876" name="Picture">
+                  <wp:docPr id="655331173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="516832876" name="Picture"/>
+                          <pic:cNvPr id="655331173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1736837161" name="Picture">
+                        <wp:docPr id="1527324487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1736837161" name="Picture"/>
+                                <pic:cNvPr id="1527324487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="465165928" name="Picture">
+                  <wp:docPr id="2129666708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="465165928" name="Picture"/>
+                          <pic:cNvPr id="2129666708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917797181" name="Picture">
+                  <wp:docPr id="925891203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917797181" name="Picture"/>
+                          <pic:cNvPr id="925891203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1629812866" name="Picture">
+                  <wp:docPr id="617555974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1629812866" name="Picture"/>
+                          <pic:cNvPr id="617555974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427652630" name="Picture">
+                  <wp:docPr id="854336350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427652630" name="Picture"/>
+                          <pic:cNvPr id="854336350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="664965785" name="Picture">
+                  <wp:docPr id="1034559443" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="664965785" name="Picture"/>
+                          <pic:cNvPr id="1034559443" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1306074717" name="Picture">
+                  <wp:docPr id="949051865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1306074717" name="Picture"/>
+                          <pic:cNvPr id="949051865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="293070534" name="Picture">
+                        <wp:docPr id="1249752749" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="293070534" name="Picture"/>
+                                <pic:cNvPr id="1249752749" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132505231" name="Picture">
+                  <wp:docPr id="1286081132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132505231" name="Picture"/>
+                          <pic:cNvPr id="1286081132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1498544384" name="Picture">
+                  <wp:docPr id="6072910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1498544384" name="Picture"/>
+                          <pic:cNvPr id="6072910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="52431816" name="Picture">
+                  <wp:docPr id="1651651192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="52431816" name="Picture"/>
+                          <pic:cNvPr id="1651651192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896080826" name="Picture">
+                  <wp:docPr id="341005557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896080826" name="Picture"/>
+                          <pic:cNvPr id="341005557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752636585" name="Picture">
+                  <wp:docPr id="369422059" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752636585" name="Picture"/>
+                          <pic:cNvPr id="369422059" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1003799820" name="Picture">
+                  <wp:docPr id="470126664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1003799820" name="Picture"/>
+                          <pic:cNvPr id="470126664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1542266401" name="Picture">
+                        <wp:docPr id="172606206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1542266401" name="Picture"/>
+                                <pic:cNvPr id="172606206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1301167085" name="Picture">
+                  <wp:docPr id="1616928050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1301167085" name="Picture"/>
+                          <pic:cNvPr id="1616928050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1776046866" name="Picture">
+                  <wp:docPr id="776070365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1776046866" name="Picture"/>
+                          <pic:cNvPr id="776070365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1525892126" name="Picture">
+                  <wp:docPr id="1784389081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1525892126" name="Picture"/>
+                          <pic:cNvPr id="1784389081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1172683255" name="Picture">
+                  <wp:docPr id="2140971553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1172683255" name="Picture"/>
+                          <pic:cNvPr id="2140971553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1319773850" name="Picture">
+                  <wp:docPr id="1583011331" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1319773850" name="Picture"/>
+                          <pic:cNvPr id="1583011331" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="238639333" name="Picture">
+                  <wp:docPr id="1759067460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="238639333" name="Picture"/>
+                          <pic:cNvPr id="1759067460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1125004134" name="Picture">
+                  <wp:docPr id="198902694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1125004134" name="Picture"/>
+                          <pic:cNvPr id="198902694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1754956871" name="Picture">
+                  <wp:docPr id="1787463987" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1754956871" name="Picture"/>
+                          <pic:cNvPr id="1787463987" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1766978892" name="Picture">
+                  <wp:docPr id="1381436682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1766978892" name="Picture"/>
+                          <pic:cNvPr id="1381436682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="687704033" name="Picture">
+                        <wp:docPr id="849626031" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="687704033" name="Picture"/>
+                                <pic:cNvPr id="849626031" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323367463" name="Picture">
+                  <wp:docPr id="1492203436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323367463" name="Picture"/>
+                          <pic:cNvPr id="1492203436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875286642" name="Picture">
+                  <wp:docPr id="1657436165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875286642" name="Picture"/>
+                          <pic:cNvPr id="1657436165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1247442139" name="Picture">
+                  <wp:docPr id="206752732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1247442139" name="Picture"/>
+                          <pic:cNvPr id="206752732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1535597667" name="Picture">
+                  <wp:docPr id="548426352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1535597667" name="Picture"/>
+                          <pic:cNvPr id="548426352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145605708" name="Picture">
+                  <wp:docPr id="1951549966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145605708" name="Picture"/>
+                          <pic:cNvPr id="1951549966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="707408762" name="Picture">
+                  <wp:docPr id="1530097775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="707408762" name="Picture"/>
+                          <pic:cNvPr id="1530097775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="92871326" name="Picture">
+                        <wp:docPr id="1659213142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="92871326" name="Picture"/>
+                                <pic:cNvPr id="1659213142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126727350" name="Picture">
+                  <wp:docPr id="571814253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126727350" name="Picture"/>
+                          <pic:cNvPr id="571814253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="716853004" name="Picture">
+                  <wp:docPr id="635195561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="716853004" name="Picture"/>
+                          <pic:cNvPr id="635195561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1012111325" name="Picture">
+                  <wp:docPr id="1654943805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1012111325" name="Picture"/>
+                          <pic:cNvPr id="1654943805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>