--- v1 (2026-10-12)
+++ v2 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713608473" name="Picture">
+                  <wp:docPr id="1226448711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713608473" name="Picture"/>
+                          <pic:cNvPr id="1226448711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752038780" name="Picture">
+                  <wp:docPr id="105386134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752038780" name="Picture"/>
+                          <pic:cNvPr id="105386134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1001262830" name="Picture">
+                        <wp:docPr id="719487206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1001262830" name="Picture"/>
+                                <pic:cNvPr id="719487206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1649316825" name="Picture">
+                  <wp:docPr id="1555811076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1649316825" name="Picture"/>
+                          <pic:cNvPr id="1555811076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1782408686" name="Picture">
+                  <wp:docPr id="418429126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1782408686" name="Picture"/>
+                          <pic:cNvPr id="418429126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40853987" name="Picture">
+                  <wp:docPr id="1026765156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40853987" name="Picture"/>
+                          <pic:cNvPr id="1026765156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299031567" name="Picture">
+                  <wp:docPr id="1474002181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299031567" name="Picture"/>
+                          <pic:cNvPr id="1474002181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554094981" name="Picture">
+                  <wp:docPr id="2097012272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554094981" name="Picture"/>
+                          <pic:cNvPr id="2097012272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="80232923" name="Picture">
+                        <wp:docPr id="85112495" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="80232923" name="Picture"/>
+                                <pic:cNvPr id="85112495" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1887681420" name="Picture">
+                        <wp:docPr id="1158127994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1887681420" name="Picture"/>
+                                <pic:cNvPr id="1158127994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="684487465" name="Picture">
+                        <wp:docPr id="796418448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="684487465" name="Picture"/>
+                                <pic:cNvPr id="796418448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="911164638" name="Picture">
+                        <wp:docPr id="781505448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="911164638" name="Picture"/>
+                                <pic:cNvPr id="781505448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="920515258" name="Picture">
+                        <wp:docPr id="540159616" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="920515258" name="Picture"/>
+                                <pic:cNvPr id="540159616" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="833398916" name="Picture">
+                        <wp:docPr id="407332529" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="833398916" name="Picture"/>
+                                <pic:cNvPr id="407332529" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="905416396" name="Picture">
+                        <wp:docPr id="760272155" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="905416396" name="Picture"/>
+                                <pic:cNvPr id="760272155" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="12760180" name="Picture">
+                        <wp:docPr id="611776352" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="12760180" name="Picture"/>
+                                <pic:cNvPr id="611776352" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1600310888" name="Picture">
+                        <wp:docPr id="756414570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1600310888" name="Picture"/>
+                                <pic:cNvPr id="756414570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1075867179" name="Picture">
+                        <wp:docPr id="677806964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1075867179" name="Picture"/>
+                                <pic:cNvPr id="677806964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="729851417" name="Picture">
+                        <wp:docPr id="655701428" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="729851417" name="Picture"/>
+                                <pic:cNvPr id="655701428" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1735489848" name="Picture">
+                        <wp:docPr id="1364646885" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1735489848" name="Picture"/>
+                                <pic:cNvPr id="1364646885" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1129207256" name="Picture">
+                        <wp:docPr id="872864312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1129207256" name="Picture"/>
+                                <pic:cNvPr id="872864312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="791986217" name="Picture">
+                        <wp:docPr id="1825017247" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="791986217" name="Picture"/>
+                                <pic:cNvPr id="1825017247" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="516199007" name="Picture">
+                        <wp:docPr id="1247895834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="516199007" name="Picture"/>
+                                <pic:cNvPr id="1247895834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="142899729" name="Picture">
+                  <wp:docPr id="427493986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="142899729" name="Picture"/>
+                          <pic:cNvPr id="427493986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2071728962" name="Picture">
+                  <wp:docPr id="568991961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2071728962" name="Picture"/>
+                          <pic:cNvPr id="568991961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929406569" name="Picture">
+                  <wp:docPr id="950368543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929406569" name="Picture"/>
+                          <pic:cNvPr id="950368543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1096024015" name="Picture">
+                  <wp:docPr id="690045839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1096024015" name="Picture"/>
+                          <pic:cNvPr id="690045839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565893293" name="Picture">
+                  <wp:docPr id="1024948799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565893293" name="Picture"/>
+                          <pic:cNvPr id="1024948799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655331173" name="Picture">
+                  <wp:docPr id="1367804125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655331173" name="Picture"/>
+                          <pic:cNvPr id="1367804125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1527324487" name="Picture">
+                        <wp:docPr id="563968336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1527324487" name="Picture"/>
+                                <pic:cNvPr id="563968336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2129666708" name="Picture">
+                  <wp:docPr id="161883841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2129666708" name="Picture"/>
+                          <pic:cNvPr id="161883841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="925891203" name="Picture">
+                  <wp:docPr id="343334361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="925891203" name="Picture"/>
+                          <pic:cNvPr id="343334361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="617555974" name="Picture">
+                  <wp:docPr id="1592484350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="617555974" name="Picture"/>
+                          <pic:cNvPr id="1592484350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="854336350" name="Picture">
+                  <wp:docPr id="1262358967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="854336350" name="Picture"/>
+                          <pic:cNvPr id="1262358967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1034559443" name="Picture">
+                  <wp:docPr id="659920852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1034559443" name="Picture"/>
+                          <pic:cNvPr id="659920852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949051865" name="Picture">
+                  <wp:docPr id="2017313077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949051865" name="Picture"/>
+                          <pic:cNvPr id="2017313077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1249752749" name="Picture">
+                        <wp:docPr id="1723891782" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1249752749" name="Picture"/>
+                                <pic:cNvPr id="1723891782" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1286081132" name="Picture">
+                  <wp:docPr id="315708092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1286081132" name="Picture"/>
+                          <pic:cNvPr id="315708092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="6072910" name="Picture">
+                  <wp:docPr id="746610393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6072910" name="Picture"/>
+                          <pic:cNvPr id="746610393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651651192" name="Picture">
+                  <wp:docPr id="1656607165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651651192" name="Picture"/>
+                          <pic:cNvPr id="1656607165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="341005557" name="Picture">
+                  <wp:docPr id="939770239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="341005557" name="Picture"/>
+                          <pic:cNvPr id="939770239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="369422059" name="Picture">
+                  <wp:docPr id="1690422301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="369422059" name="Picture"/>
+                          <pic:cNvPr id="1690422301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="470126664" name="Picture">
+                  <wp:docPr id="11504688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="470126664" name="Picture"/>
+                          <pic:cNvPr id="11504688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="172606206" name="Picture">
+                        <wp:docPr id="2059235923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="172606206" name="Picture"/>
+                                <pic:cNvPr id="2059235923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1616928050" name="Picture">
+                  <wp:docPr id="596851164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1616928050" name="Picture"/>
+                          <pic:cNvPr id="596851164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="776070365" name="Picture">
+                  <wp:docPr id="1491236688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="776070365" name="Picture"/>
+                          <pic:cNvPr id="1491236688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784389081" name="Picture">
+                  <wp:docPr id="1239202293" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784389081" name="Picture"/>
+                          <pic:cNvPr id="1239202293" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2140971553" name="Picture">
+                  <wp:docPr id="449711135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2140971553" name="Picture"/>
+                          <pic:cNvPr id="449711135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583011331" name="Picture">
+                  <wp:docPr id="1373479137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583011331" name="Picture"/>
+                          <pic:cNvPr id="1373479137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1759067460" name="Picture">
+                  <wp:docPr id="2103617598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1759067460" name="Picture"/>
+                          <pic:cNvPr id="2103617598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="198902694" name="Picture">
+                  <wp:docPr id="110599127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="198902694" name="Picture"/>
+                          <pic:cNvPr id="110599127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1787463987" name="Picture">
+                  <wp:docPr id="1409311434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1787463987" name="Picture"/>
+                          <pic:cNvPr id="1409311434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1381436682" name="Picture">
+                  <wp:docPr id="499199343" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1381436682" name="Picture"/>
+                          <pic:cNvPr id="499199343" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="849626031" name="Picture">
+                        <wp:docPr id="1601647918" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="849626031" name="Picture"/>
+                                <pic:cNvPr id="1601647918" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1492203436" name="Picture">
+                  <wp:docPr id="1271513594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1492203436" name="Picture"/>
+                          <pic:cNvPr id="1271513594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1657436165" name="Picture">
+                  <wp:docPr id="22211550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1657436165" name="Picture"/>
+                          <pic:cNvPr id="22211550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="206752732" name="Picture">
+                  <wp:docPr id="969137608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="206752732" name="Picture"/>
+                          <pic:cNvPr id="969137608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="548426352" name="Picture">
+                  <wp:docPr id="1859804091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="548426352" name="Picture"/>
+                          <pic:cNvPr id="1859804091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1951549966" name="Picture">
+                  <wp:docPr id="44472820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1951549966" name="Picture"/>
+                          <pic:cNvPr id="44472820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1530097775" name="Picture">
+                  <wp:docPr id="1892578296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1530097775" name="Picture"/>
+                          <pic:cNvPr id="1892578296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1659213142" name="Picture">
+                        <wp:docPr id="1292031870" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1659213142" name="Picture"/>
+                                <pic:cNvPr id="1292031870" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571814253" name="Picture">
+                  <wp:docPr id="1322265749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571814253" name="Picture"/>
+                          <pic:cNvPr id="1322265749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635195561" name="Picture">
+                  <wp:docPr id="31948862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635195561" name="Picture"/>
+                          <pic:cNvPr id="31948862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1654943805" name="Picture">
+                  <wp:docPr id="566016616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1654943805" name="Picture"/>
+                          <pic:cNvPr id="566016616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>