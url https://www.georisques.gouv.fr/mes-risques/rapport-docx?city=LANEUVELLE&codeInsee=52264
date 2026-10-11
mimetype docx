--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1214065456" name="Picture">
+                  <wp:docPr id="475579513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1214065456" name="Picture"/>
+                          <pic:cNvPr id="475579513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1501067806" name="Picture">
+                  <wp:docPr id="450926852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1501067806" name="Picture"/>
+                          <pic:cNvPr id="450926852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="519526532" name="Picture">
+                        <wp:docPr id="1427719672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="519526532" name="Picture"/>
+                                <pic:cNvPr id="1427719672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1028603130" name="Picture">
+                  <wp:docPr id="432697254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1028603130" name="Picture"/>
+                          <pic:cNvPr id="432697254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298251007" name="Picture">
+                  <wp:docPr id="401454845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298251007" name="Picture"/>
+                          <pic:cNvPr id="401454845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83362521" name="Picture">
+                  <wp:docPr id="937103482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83362521" name="Picture"/>
+                          <pic:cNvPr id="937103482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338835743" name="Picture">
+                  <wp:docPr id="280643324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338835743" name="Picture"/>
+                          <pic:cNvPr id="280643324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="335264399" name="Picture">
+                  <wp:docPr id="1992263462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="335264399" name="Picture"/>
+                          <pic:cNvPr id="1992263462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1687017760" name="Picture">
+                        <wp:docPr id="1253244780" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1687017760" name="Picture"/>
+                                <pic:cNvPr id="1253244780" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1166581094" name="Picture">
+                        <wp:docPr id="495241022" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1166581094" name="Picture"/>
+                                <pic:cNvPr id="495241022" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="559829833" name="Picture">
+                        <wp:docPr id="996940501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="559829833" name="Picture"/>
+                                <pic:cNvPr id="996940501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="769328863" name="Picture">
+                        <wp:docPr id="948082137" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="769328863" name="Picture"/>
+                                <pic:cNvPr id="948082137" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1180046722" name="Picture">
+                        <wp:docPr id="943171085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1180046722" name="Picture"/>
+                                <pic:cNvPr id="943171085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1517249129" name="Picture">
+                        <wp:docPr id="1591262832" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1517249129" name="Picture"/>
+                                <pic:cNvPr id="1591262832" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="450452912" name="Picture">
+                        <wp:docPr id="1850738855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="450452912" name="Picture"/>
+                                <pic:cNvPr id="1850738855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="263975905" name="Picture">
+                        <wp:docPr id="320731801" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="263975905" name="Picture"/>
+                                <pic:cNvPr id="320731801" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1564550122" name="Picture">
+                        <wp:docPr id="2030888700" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1564550122" name="Picture"/>
+                                <pic:cNvPr id="2030888700" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1186264045" name="Picture">
+                        <wp:docPr id="1472984519" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1186264045" name="Picture"/>
+                                <pic:cNvPr id="1472984519" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="798029775" name="Picture">
+                        <wp:docPr id="932519511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="798029775" name="Picture"/>
+                                <pic:cNvPr id="932519511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="99469316" name="Picture">
+                        <wp:docPr id="1323374183" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="99469316" name="Picture"/>
+                                <pic:cNvPr id="1323374183" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="859802848" name="Picture">
+                        <wp:docPr id="1387507094" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="859802848" name="Picture"/>
+                                <pic:cNvPr id="1387507094" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1714200058" name="Picture">
+                        <wp:docPr id="1461267004" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1714200058" name="Picture"/>
+                                <pic:cNvPr id="1461267004" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1266270576" name="Picture">
+                        <wp:docPr id="612093609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1266270576" name="Picture"/>
+                                <pic:cNvPr id="612093609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1070523212" name="Picture">
+                  <wp:docPr id="1239480927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1070523212" name="Picture"/>
+                          <pic:cNvPr id="1239480927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="265632401" name="Picture">
+                  <wp:docPr id="1832182494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="265632401" name="Picture"/>
+                          <pic:cNvPr id="1832182494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="156587845" name="Picture">
+                  <wp:docPr id="1358114784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="156587845" name="Picture"/>
+                          <pic:cNvPr id="1358114784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2102861819" name="Picture">
+                  <wp:docPr id="2061112639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2102861819" name="Picture"/>
+                          <pic:cNvPr id="2061112639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1222455111" name="Picture">
+                  <wp:docPr id="181238559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1222455111" name="Picture"/>
+                          <pic:cNvPr id="181238559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106186204" name="Picture">
+                  <wp:docPr id="14997847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106186204" name="Picture"/>
+                          <pic:cNvPr id="14997847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="715022918" name="Picture">
+                        <wp:docPr id="603523345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="715022918" name="Picture"/>
+                                <pic:cNvPr id="603523345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976938318" name="Picture">
+                  <wp:docPr id="1204886332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976938318" name="Picture"/>
+                          <pic:cNvPr id="1204886332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="490463993" name="Picture">
+                  <wp:docPr id="1607229853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="490463993" name="Picture"/>
+                          <pic:cNvPr id="1607229853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1148075850" name="Picture">
+                  <wp:docPr id="873880308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1148075850" name="Picture"/>
+                          <pic:cNvPr id="873880308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="506478693" name="Picture">
+                  <wp:docPr id="10015503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="506478693" name="Picture"/>
+                          <pic:cNvPr id="10015503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2091739456" name="Picture">
+                  <wp:docPr id="1040753314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2091739456" name="Picture"/>
+                          <pic:cNvPr id="1040753314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="643261512" name="Picture">
+                  <wp:docPr id="1831204614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="643261512" name="Picture"/>
+                          <pic:cNvPr id="1831204614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1138614986" name="Picture">
+                        <wp:docPr id="1372044842" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1138614986" name="Picture"/>
+                                <pic:cNvPr id="1372044842" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="358325266" name="Picture">
+                        <wp:docPr id="1518503949" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="358325266" name="Picture"/>
+                                <pic:cNvPr id="1518503949" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="630883927" name="Picture">
+                  <wp:docPr id="1483394684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="630883927" name="Picture"/>
+                          <pic:cNvPr id="1483394684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1295145785" name="Picture">
+                  <wp:docPr id="476569776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1295145785" name="Picture"/>
+                          <pic:cNvPr id="476569776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2031424561" name="Picture">
+                  <wp:docPr id="2013158315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2031424561" name="Picture"/>
+                          <pic:cNvPr id="2013158315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="230002486" name="Picture">
+                  <wp:docPr id="129913029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="230002486" name="Picture"/>
+                          <pic:cNvPr id="129913029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1313315753" name="Picture">
+                  <wp:docPr id="1130749748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1313315753" name="Picture"/>
+                          <pic:cNvPr id="1130749748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784842523" name="Picture">
+                  <wp:docPr id="1990626271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784842523" name="Picture"/>
+                          <pic:cNvPr id="1990626271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31921,57 +31921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1750745036" name="Picture">
+                  <wp:docPr id="151095644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1750745036" name="Picture"/>
+                          <pic:cNvPr id="151095644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32010,57 +32010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="378423693" name="Picture">
+                  <wp:docPr id="1270547408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="378423693" name="Picture"/>
+                          <pic:cNvPr id="1270547408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32654,57 +32654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478692292" name="Picture">
+                  <wp:docPr id="1803422081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478692292" name="Picture"/>
+                          <pic:cNvPr id="1803422081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33652,57 +33652,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1899926760" name="Picture">
+                  <wp:docPr id="1225224754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1899926760" name="Picture"/>
+                          <pic:cNvPr id="1225224754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33755,57 +33755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578852551" name="Picture">
+                  <wp:docPr id="1070797472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578852551" name="Picture"/>
+                          <pic:cNvPr id="1070797472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35132,57 +35132,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="317329751" name="Picture">
+                  <wp:docPr id="2093919174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="317329751" name="Picture"/>
+                          <pic:cNvPr id="2093919174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36275,57 +36275,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="964243830" name="Picture">
+                        <wp:docPr id="1601195475" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="964243830" name="Picture"/>
+                                <pic:cNvPr id="1601195475" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37636,57 +37636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2069626791" name="Picture">
+                  <wp:docPr id="1458134368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2069626791" name="Picture"/>
+                          <pic:cNvPr id="1458134368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37725,57 +37725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="454705724" name="Picture">
+                  <wp:docPr id="1927641032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="454705724" name="Picture"/>
+                          <pic:cNvPr id="1927641032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38369,57 +38369,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="968634084" name="Picture">
+                  <wp:docPr id="1211427806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="968634084" name="Picture"/>
+                          <pic:cNvPr id="1211427806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39367,57 +39367,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1203363308" name="Picture">
+                  <wp:docPr id="335250877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1203363308" name="Picture"/>
+                          <pic:cNvPr id="335250877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39470,57 +39470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="222608221" name="Picture">
+                  <wp:docPr id="359506405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="222608221" name="Picture"/>
+                          <pic:cNvPr id="359506405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40847,57 +40847,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="816365056" name="Picture">
+                  <wp:docPr id="751535586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="816365056" name="Picture"/>
+                          <pic:cNvPr id="751535586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41990,57 +41990,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="191650711" name="Picture">
+                        <wp:docPr id="436397126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="191650711" name="Picture"/>
+                                <pic:cNvPr id="436397126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43261,57 +43261,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227721423" name="Picture">
+                  <wp:docPr id="659364147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227721423" name="Picture"/>
+                          <pic:cNvPr id="659364147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43341,57 +43341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588218147" name="Picture">
+                  <wp:docPr id="2079132242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588218147" name="Picture"/>
+                          <pic:cNvPr id="2079132242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43820,57 +43820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="781463669" name="Picture">
+                  <wp:docPr id="1164301381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="781463669" name="Picture"/>
+                          <pic:cNvPr id="1164301381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45415,57 +45415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="930568287" name="Picture">
+                  <wp:docPr id="936078101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="930568287" name="Picture"/>
+                          <pic:cNvPr id="936078101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45486,57 +45486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="991489219" name="Picture">
+                  <wp:docPr id="610748452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="991489219" name="Picture"/>
+                          <pic:cNvPr id="610748452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45900,57 +45900,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="880833613" name="Picture">
+                  <wp:docPr id="1338734353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="880833613" name="Picture"/>
+                          <pic:cNvPr id="1338734353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>