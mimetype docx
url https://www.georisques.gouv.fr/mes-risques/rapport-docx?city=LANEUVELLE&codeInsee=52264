--- v1 (2026-10-11)
+++ v2 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475579513" name="Picture">
+                  <wp:docPr id="1649182217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475579513" name="Picture"/>
+                          <pic:cNvPr id="1649182217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="450926852" name="Picture">
+                  <wp:docPr id="1527679808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="450926852" name="Picture"/>
+                          <pic:cNvPr id="1527679808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1427719672" name="Picture">
+                        <wp:docPr id="1473879594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1427719672" name="Picture"/>
+                                <pic:cNvPr id="1473879594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="432697254" name="Picture">
+                  <wp:docPr id="1182562130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="432697254" name="Picture"/>
+                          <pic:cNvPr id="1182562130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="401454845" name="Picture">
+                  <wp:docPr id="1975502641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="401454845" name="Picture"/>
+                          <pic:cNvPr id="1975502641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="937103482" name="Picture">
+                  <wp:docPr id="1417582425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="937103482" name="Picture"/>
+                          <pic:cNvPr id="1417582425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280643324" name="Picture">
+                  <wp:docPr id="1211867657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280643324" name="Picture"/>
+                          <pic:cNvPr id="1211867657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1992263462" name="Picture">
+                  <wp:docPr id="1055209349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1992263462" name="Picture"/>
+                          <pic:cNvPr id="1055209349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1253244780" name="Picture">
+                        <wp:docPr id="529969873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1253244780" name="Picture"/>
+                                <pic:cNvPr id="529969873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="495241022" name="Picture">
+                        <wp:docPr id="1000515535" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="495241022" name="Picture"/>
+                                <pic:cNvPr id="1000515535" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="996940501" name="Picture">
+                        <wp:docPr id="1114853101" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="996940501" name="Picture"/>
+                                <pic:cNvPr id="1114853101" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="948082137" name="Picture">
+                        <wp:docPr id="936036744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="948082137" name="Picture"/>
+                                <pic:cNvPr id="936036744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="943171085" name="Picture">
+                        <wp:docPr id="1155321252" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="943171085" name="Picture"/>
+                                <pic:cNvPr id="1155321252" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1591262832" name="Picture">
+                        <wp:docPr id="49460202" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1591262832" name="Picture"/>
+                                <pic:cNvPr id="49460202" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1850738855" name="Picture">
+                        <wp:docPr id="1712689277" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1850738855" name="Picture"/>
+                                <pic:cNvPr id="1712689277" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="320731801" name="Picture">
+                        <wp:docPr id="3093196" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="320731801" name="Picture"/>
+                                <pic:cNvPr id="3093196" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2030888700" name="Picture">
+                        <wp:docPr id="1843100954" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2030888700" name="Picture"/>
+                                <pic:cNvPr id="1843100954" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1472984519" name="Picture">
+                        <wp:docPr id="124909932" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1472984519" name="Picture"/>
+                                <pic:cNvPr id="124909932" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="932519511" name="Picture">
+                        <wp:docPr id="1756582884" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="932519511" name="Picture"/>
+                                <pic:cNvPr id="1756582884" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1323374183" name="Picture">
+                        <wp:docPr id="2032789785" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1323374183" name="Picture"/>
+                                <pic:cNvPr id="2032789785" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1387507094" name="Picture">
+                        <wp:docPr id="1706148591" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1387507094" name="Picture"/>
+                                <pic:cNvPr id="1706148591" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1461267004" name="Picture">
+                        <wp:docPr id="770944705" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1461267004" name="Picture"/>
+                                <pic:cNvPr id="770944705" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="612093609" name="Picture">
+                        <wp:docPr id="317710083" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="612093609" name="Picture"/>
+                                <pic:cNvPr id="317710083" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1239480927" name="Picture">
+                  <wp:docPr id="1272019911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1239480927" name="Picture"/>
+                          <pic:cNvPr id="1272019911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1832182494" name="Picture">
+                  <wp:docPr id="680320196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1832182494" name="Picture"/>
+                          <pic:cNvPr id="680320196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1358114784" name="Picture">
+                  <wp:docPr id="1038124219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1358114784" name="Picture"/>
+                          <pic:cNvPr id="1038124219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2061112639" name="Picture">
+                  <wp:docPr id="905701607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2061112639" name="Picture"/>
+                          <pic:cNvPr id="905701607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="181238559" name="Picture">
+                  <wp:docPr id="1784037324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="181238559" name="Picture"/>
+                          <pic:cNvPr id="1784037324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14997847" name="Picture">
+                  <wp:docPr id="2137542578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14997847" name="Picture"/>
+                          <pic:cNvPr id="2137542578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="603523345" name="Picture">
+                        <wp:docPr id="788980639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="603523345" name="Picture"/>
+                                <pic:cNvPr id="788980639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1204886332" name="Picture">
+                  <wp:docPr id="1420515053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1204886332" name="Picture"/>
+                          <pic:cNvPr id="1420515053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607229853" name="Picture">
+                  <wp:docPr id="1469824121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607229853" name="Picture"/>
+                          <pic:cNvPr id="1469824121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="873880308" name="Picture">
+                  <wp:docPr id="1327085326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="873880308" name="Picture"/>
+                          <pic:cNvPr id="1327085326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="10015503" name="Picture">
+                  <wp:docPr id="1145714085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10015503" name="Picture"/>
+                          <pic:cNvPr id="1145714085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1040753314" name="Picture">
+                  <wp:docPr id="1877500259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1040753314" name="Picture"/>
+                          <pic:cNvPr id="1877500259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1831204614" name="Picture">
+                  <wp:docPr id="490671016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1831204614" name="Picture"/>
+                          <pic:cNvPr id="490671016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1372044842" name="Picture">
+                        <wp:docPr id="471382546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1372044842" name="Picture"/>
+                                <pic:cNvPr id="471382546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1518503949" name="Picture">
+                        <wp:docPr id="66825507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1518503949" name="Picture"/>
+                                <pic:cNvPr id="66825507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1483394684" name="Picture">
+                  <wp:docPr id="1162820856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1483394684" name="Picture"/>
+                          <pic:cNvPr id="1162820856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="476569776" name="Picture">
+                  <wp:docPr id="1256474495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="476569776" name="Picture"/>
+                          <pic:cNvPr id="1256474495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013158315" name="Picture">
+                  <wp:docPr id="2052575141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013158315" name="Picture"/>
+                          <pic:cNvPr id="2052575141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="129913029" name="Picture">
+                  <wp:docPr id="141535783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="129913029" name="Picture"/>
+                          <pic:cNvPr id="141535783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1130749748" name="Picture">
+                  <wp:docPr id="826707248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1130749748" name="Picture"/>
+                          <pic:cNvPr id="826707248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1990626271" name="Picture">
+                  <wp:docPr id="929826029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1990626271" name="Picture"/>
+                          <pic:cNvPr id="929826029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31921,57 +31921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151095644" name="Picture">
+                  <wp:docPr id="692675227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151095644" name="Picture"/>
+                          <pic:cNvPr id="692675227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32010,57 +32010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1270547408" name="Picture">
+                  <wp:docPr id="2127904819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1270547408" name="Picture"/>
+                          <pic:cNvPr id="2127904819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32654,57 +32654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1803422081" name="Picture">
+                  <wp:docPr id="2106703884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1803422081" name="Picture"/>
+                          <pic:cNvPr id="2106703884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33652,57 +33652,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1225224754" name="Picture">
+                  <wp:docPr id="1546818868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1225224754" name="Picture"/>
+                          <pic:cNvPr id="1546818868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33755,57 +33755,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1070797472" name="Picture">
+                  <wp:docPr id="46053445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1070797472" name="Picture"/>
+                          <pic:cNvPr id="46053445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35132,57 +35132,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093919174" name="Picture">
+                  <wp:docPr id="301273097" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093919174" name="Picture"/>
+                          <pic:cNvPr id="301273097" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36275,57 +36275,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1601195475" name="Picture">
+                        <wp:docPr id="2094525754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1601195475" name="Picture"/>
+                                <pic:cNvPr id="2094525754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37636,57 +37636,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458134368" name="Picture">
+                  <wp:docPr id="1167839217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458134368" name="Picture"/>
+                          <pic:cNvPr id="1167839217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37725,57 +37725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1927641032" name="Picture">
+                  <wp:docPr id="1409527902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1927641032" name="Picture"/>
+                          <pic:cNvPr id="1409527902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38369,57 +38369,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211427806" name="Picture">
+                  <wp:docPr id="491128671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211427806" name="Picture"/>
+                          <pic:cNvPr id="491128671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39367,57 +39367,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="335250877" name="Picture">
+                  <wp:docPr id="593224650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="335250877" name="Picture"/>
+                          <pic:cNvPr id="593224650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39470,57 +39470,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="359506405" name="Picture">
+                  <wp:docPr id="1717976918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="359506405" name="Picture"/>
+                          <pic:cNvPr id="1717976918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40847,57 +40847,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="751535586" name="Picture">
+                  <wp:docPr id="1175020382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="751535586" name="Picture"/>
+                          <pic:cNvPr id="1175020382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41990,57 +41990,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="436397126" name="Picture">
+                        <wp:docPr id="905519020" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="436397126" name="Picture"/>
+                                <pic:cNvPr id="905519020" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43261,57 +43261,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659364147" name="Picture">
+                  <wp:docPr id="349813669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659364147" name="Picture"/>
+                          <pic:cNvPr id="349813669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43341,57 +43341,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2079132242" name="Picture">
+                  <wp:docPr id="988672507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2079132242" name="Picture"/>
+                          <pic:cNvPr id="988672507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43820,57 +43820,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1164301381" name="Picture">
+                  <wp:docPr id="573654061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1164301381" name="Picture"/>
+                          <pic:cNvPr id="573654061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45415,57 +45415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936078101" name="Picture">
+                  <wp:docPr id="158767930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936078101" name="Picture"/>
+                          <pic:cNvPr id="158767930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45486,57 +45486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="610748452" name="Picture">
+                  <wp:docPr id="1547813318" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="610748452" name="Picture"/>
+                          <pic:cNvPr id="1547813318" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45900,57 +45900,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1338734353" name="Picture">
+                  <wp:docPr id="1962534479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1338734353" name="Picture"/>
+                          <pic:cNvPr id="1962534479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>