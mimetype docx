--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1210843884" name="Picture">
+                  <wp:docPr id="1696787594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1210843884" name="Picture"/>
+                          <pic:cNvPr id="1696787594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="664739847" name="Picture">
+                  <wp:docPr id="1955312641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="664739847" name="Picture"/>
+                          <pic:cNvPr id="1955312641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="255188614" name="Picture">
+                        <wp:docPr id="2009174229" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="255188614" name="Picture"/>
+                                <pic:cNvPr id="2009174229" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1886305467" name="Picture">
+                  <wp:docPr id="1493019365" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1886305467" name="Picture"/>
+                          <pic:cNvPr id="1493019365" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157364715" name="Picture">
+                  <wp:docPr id="910656536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157364715" name="Picture"/>
+                          <pic:cNvPr id="910656536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849020600" name="Picture">
+                  <wp:docPr id="1016109948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849020600" name="Picture"/>
+                          <pic:cNvPr id="1016109948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896467184" name="Picture">
+                  <wp:docPr id="751344821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896467184" name="Picture"/>
+                          <pic:cNvPr id="751344821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804650047" name="Picture">
+                  <wp:docPr id="261058350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804650047" name="Picture"/>
+                          <pic:cNvPr id="261058350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1388258665" name="Picture">
+                        <wp:docPr id="1830412946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1388258665" name="Picture"/>
+                                <pic:cNvPr id="1830412946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1594864129" name="Picture">
+                        <wp:docPr id="395657388" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1594864129" name="Picture"/>
+                                <pic:cNvPr id="395657388" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="419702794" name="Picture">
+                        <wp:docPr id="2385764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="419702794" name="Picture"/>
+                                <pic:cNvPr id="2385764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1265806876" name="Picture">
+                        <wp:docPr id="1490717963" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1265806876" name="Picture"/>
+                                <pic:cNvPr id="1490717963" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="263494492" name="Picture">
+                        <wp:docPr id="54722708" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="263494492" name="Picture"/>
+                                <pic:cNvPr id="54722708" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1350346385" name="Picture">
+                        <wp:docPr id="1343650824" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1350346385" name="Picture"/>
+                                <pic:cNvPr id="1343650824" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1927028881" name="Picture">
+                        <wp:docPr id="1343181600" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1927028881" name="Picture"/>
+                                <pic:cNvPr id="1343181600" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="369896490" name="Picture">
+                        <wp:docPr id="1452157720" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="369896490" name="Picture"/>
+                                <pic:cNvPr id="1452157720" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="600441126" name="Picture">
+                        <wp:docPr id="112578862" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="600441126" name="Picture"/>
+                                <pic:cNvPr id="112578862" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1700747183" name="Picture">
+                        <wp:docPr id="1876608938" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1700747183" name="Picture"/>
+                                <pic:cNvPr id="1876608938" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1577436356" name="Picture">
+                        <wp:docPr id="1300562363" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1577436356" name="Picture"/>
+                                <pic:cNvPr id="1300562363" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="878518539" name="Picture">
+                        <wp:docPr id="1647158896" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="878518539" name="Picture"/>
+                                <pic:cNvPr id="1647158896" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1329179382" name="Picture">
+                        <wp:docPr id="483470730" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1329179382" name="Picture"/>
+                                <pic:cNvPr id="483470730" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2038872925" name="Picture">
+                        <wp:docPr id="316952993" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2038872925" name="Picture"/>
+                                <pic:cNvPr id="316952993" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="199944836" name="Picture">
+                        <wp:docPr id="1440709425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="199944836" name="Picture"/>
+                                <pic:cNvPr id="1440709425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="569325038" name="Picture">
+                  <wp:docPr id="553379671" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="569325038" name="Picture"/>
+                          <pic:cNvPr id="553379671" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24868722" name="Picture">
+                  <wp:docPr id="121765186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24868722" name="Picture"/>
+                          <pic:cNvPr id="121765186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1529369034" name="Picture">
+                  <wp:docPr id="999281626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1529369034" name="Picture"/>
+                          <pic:cNvPr id="999281626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1995835303" name="Picture">
+                  <wp:docPr id="1104009208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1995835303" name="Picture"/>
+                          <pic:cNvPr id="1104009208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1989819546" name="Picture">
+                  <wp:docPr id="937611151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1989819546" name="Picture"/>
+                          <pic:cNvPr id="937611151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="718461767" name="Picture">
+                  <wp:docPr id="1032204477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="718461767" name="Picture"/>
+                          <pic:cNvPr id="1032204477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1576423368" name="Picture">
+                        <wp:docPr id="964054243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1576423368" name="Picture"/>
+                                <pic:cNvPr id="964054243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1183848490" name="Picture">
+                  <wp:docPr id="1265675180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1183848490" name="Picture"/>
+                          <pic:cNvPr id="1265675180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="712585655" name="Picture">
+                  <wp:docPr id="790300784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="712585655" name="Picture"/>
+                          <pic:cNvPr id="790300784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1168024383" name="Picture">
+                  <wp:docPr id="612456484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1168024383" name="Picture"/>
+                          <pic:cNvPr id="612456484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="461763734" name="Picture">
+                  <wp:docPr id="1856974607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="461763734" name="Picture"/>
+                          <pic:cNvPr id="1856974607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="182168519" name="Picture">
+                  <wp:docPr id="1201027426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="182168519" name="Picture"/>
+                          <pic:cNvPr id="1201027426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563200501" name="Picture">
+                  <wp:docPr id="1026374821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563200501" name="Picture"/>
+                          <pic:cNvPr id="1026374821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="206120661" name="Picture">
+                        <wp:docPr id="420873733" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="206120661" name="Picture"/>
+                                <pic:cNvPr id="420873733" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1667164400" name="Picture">
+                        <wp:docPr id="624288423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1667164400" name="Picture"/>
+                                <pic:cNvPr id="624288423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="644093376" name="Picture">
+                  <wp:docPr id="205192746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="644093376" name="Picture"/>
+                          <pic:cNvPr id="205192746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1065589357" name="Picture">
+                  <wp:docPr id="926431239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1065589357" name="Picture"/>
+                          <pic:cNvPr id="926431239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1809497167" name="Picture">
+                  <wp:docPr id="1832520322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1809497167" name="Picture"/>
+                          <pic:cNvPr id="1832520322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628962408" name="Picture">
+                  <wp:docPr id="398942190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628962408" name="Picture"/>
+                          <pic:cNvPr id="398942190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="225626926" name="Picture">
+                  <wp:docPr id="155555741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="225626926" name="Picture"/>
+                          <pic:cNvPr id="155555741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="750030470" name="Picture">
+                  <wp:docPr id="1325118976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="750030470" name="Picture"/>
+                          <pic:cNvPr id="1325118976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="795442300" name="Picture">
+                        <wp:docPr id="732035980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="795442300" name="Picture"/>
+                                <pic:cNvPr id="732035980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656480169" name="Picture">
+                  <wp:docPr id="947454798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656480169" name="Picture"/>
+                          <pic:cNvPr id="947454798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812546299" name="Picture">
+                  <wp:docPr id="1791306669" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812546299" name="Picture"/>
+                          <pic:cNvPr id="1791306669" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1449244206" name="Picture">
+                  <wp:docPr id="1128314071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1449244206" name="Picture"/>
+                          <pic:cNvPr id="1128314071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246600568" name="Picture">
+                  <wp:docPr id="1058028484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246600568" name="Picture"/>
+                          <pic:cNvPr id="1058028484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="932442318" name="Picture">
+                  <wp:docPr id="990884481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="932442318" name="Picture"/>
+                          <pic:cNvPr id="990884481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1918547196" name="Picture">
+                  <wp:docPr id="1314252955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1918547196" name="Picture"/>
+                          <pic:cNvPr id="1314252955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1499958668" name="Picture">
+                        <wp:docPr id="1947125506" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1499958668" name="Picture"/>
+                                <pic:cNvPr id="1947125506" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37421,57 +37421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="499568593" name="Picture">
+                  <wp:docPr id="1539039597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="499568593" name="Picture"/>
+                          <pic:cNvPr id="1539039597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37510,57 +37510,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660934226" name="Picture">
+                  <wp:docPr id="1824135937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660934226" name="Picture"/>
+                          <pic:cNvPr id="1824135937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38172,57 +38172,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="118563436" name="Picture">
+                  <wp:docPr id="1854863171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="118563436" name="Picture"/>
+                          <pic:cNvPr id="1854863171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39251,57 +39251,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="561087169" name="Picture">
+                  <wp:docPr id="985148164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="561087169" name="Picture"/>
+                          <pic:cNvPr id="985148164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39354,57 +39354,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1911577517" name="Picture">
+                  <wp:docPr id="2146798345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1911577517" name="Picture"/>
+                          <pic:cNvPr id="2146798345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40785,57 +40785,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2413000" cy="1663700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1691121344" name="Picture">
+                  <wp:docPr id="3664803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1691121344" name="Picture"/>
+                          <pic:cNvPr id="3664803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_16.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="1052" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2413000" cy="1663700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42027,57 +42027,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2128163012" name="Picture">
+                        <wp:docPr id="1257786606" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2128163012" name="Picture"/>
+                                <pic:cNvPr id="1257786606" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42964,57 +42964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1489134187" name="Picture">
+                        <wp:docPr id="866966756" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1489134187" name="Picture"/>
+                                <pic:cNvPr id="866966756" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45096,57 +45096,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1814347675" name="Picture">
+                  <wp:docPr id="1211905847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1814347675" name="Picture"/>
+                          <pic:cNvPr id="1211905847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45167,57 +45167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666782030" name="Picture">
+                  <wp:docPr id="488802600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666782030" name="Picture"/>
+                          <pic:cNvPr id="488802600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45676,57 +45676,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421485568" name="Picture">
+                  <wp:docPr id="2100501166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421485568" name="Picture"/>
+                          <pic:cNvPr id="2100501166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47206,57 +47206,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1013284888" name="Picture">
+                  <wp:docPr id="654744588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1013284888" name="Picture"/>
+                          <pic:cNvPr id="654744588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47277,57 +47277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1774471907" name="Picture">
+                  <wp:docPr id="778316301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1774471907" name="Picture"/>
+                          <pic:cNvPr id="778316301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47691,57 +47691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="181986439" name="Picture">
+                  <wp:docPr id="1273475845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="181986439" name="Picture"/>
+                          <pic:cNvPr id="1273475845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>