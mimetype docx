--- v0 (2026-08-18)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1273173514" name="Picture">
+                  <wp:docPr id="2025549527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1273173514" name="Picture"/>
+                          <pic:cNvPr id="2025549527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442311172" name="Picture">
+                  <wp:docPr id="804769537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442311172" name="Picture"/>
+                          <pic:cNvPr id="804769537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1446195100" name="Picture">
+                        <wp:docPr id="1767545332" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1446195100" name="Picture"/>
+                                <pic:cNvPr id="1767545332" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="888318524" name="Picture">
+                  <wp:docPr id="1297056816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="888318524" name="Picture"/>
+                          <pic:cNvPr id="1297056816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687739846" name="Picture">
+                  <wp:docPr id="1690071337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687739846" name="Picture"/>
+                          <pic:cNvPr id="1690071337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="33652404" name="Picture">
+                  <wp:docPr id="1803763288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="33652404" name="Picture"/>
+                          <pic:cNvPr id="1803763288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="195434411" name="Picture">
+                  <wp:docPr id="284299400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="195434411" name="Picture"/>
+                          <pic:cNvPr id="284299400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710560720" name="Picture">
+                  <wp:docPr id="2022241926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710560720" name="Picture"/>
+                          <pic:cNvPr id="2022241926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="595580843" name="Picture">
+                        <wp:docPr id="594239500" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="595580843" name="Picture"/>
+                                <pic:cNvPr id="594239500" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="165020240" name="Picture">
+                        <wp:docPr id="61535367" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="165020240" name="Picture"/>
+                                <pic:cNvPr id="61535367" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1300289495" name="Picture">
+                        <wp:docPr id="727497453" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1300289495" name="Picture"/>
+                                <pic:cNvPr id="727497453" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="455359773" name="Picture">
+                        <wp:docPr id="371438303" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="455359773" name="Picture"/>
+                                <pic:cNvPr id="371438303" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1721591129" name="Picture">
+                        <wp:docPr id="1646140655" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1721591129" name="Picture"/>
+                                <pic:cNvPr id="1646140655" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1145513417" name="Picture">
+                        <wp:docPr id="39433795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1145513417" name="Picture"/>
+                                <pic:cNvPr id="39433795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="879612392" name="Picture">
+                        <wp:docPr id="2092993343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="879612392" name="Picture"/>
+                                <pic:cNvPr id="2092993343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1054888376" name="Picture">
+                        <wp:docPr id="1658989139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1054888376" name="Picture"/>
+                                <pic:cNvPr id="1658989139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1177160586" name="Picture">
+                        <wp:docPr id="1707951243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1177160586" name="Picture"/>
+                                <pic:cNvPr id="1707951243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2023569269" name="Picture">
+                        <wp:docPr id="1491034464" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2023569269" name="Picture"/>
+                                <pic:cNvPr id="1491034464" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1723075270" name="Picture">
+                        <wp:docPr id="2127551274" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1723075270" name="Picture"/>
+                                <pic:cNvPr id="2127551274" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2025483172" name="Picture">
+                        <wp:docPr id="1502079327" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2025483172" name="Picture"/>
+                                <pic:cNvPr id="1502079327" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="258366404" name="Picture">
+                        <wp:docPr id="732636861" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="258366404" name="Picture"/>
+                                <pic:cNvPr id="732636861" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2051043155" name="Picture">
+                        <wp:docPr id="487612581" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2051043155" name="Picture"/>
+                                <pic:cNvPr id="487612581" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="828683787" name="Picture">
+                        <wp:docPr id="1446231330" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="828683787" name="Picture"/>
+                                <pic:cNvPr id="1446231330" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245045712" name="Picture">
+                  <wp:docPr id="1051464333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245045712" name="Picture"/>
+                          <pic:cNvPr id="1051464333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="226672014" name="Picture">
+                  <wp:docPr id="314414471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="226672014" name="Picture"/>
+                          <pic:cNvPr id="314414471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="478452317" name="Picture">
+                  <wp:docPr id="52478073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="478452317" name="Picture"/>
+                          <pic:cNvPr id="52478073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="12794959" name="Picture">
+                  <wp:docPr id="347543258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="12794959" name="Picture"/>
+                          <pic:cNvPr id="347543258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1803121551" name="Picture">
+                  <wp:docPr id="1645054821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1803121551" name="Picture"/>
+                          <pic:cNvPr id="1645054821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1378406695" name="Picture">
+                  <wp:docPr id="245623387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1378406695" name="Picture"/>
+                          <pic:cNvPr id="245623387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1538208231" name="Picture">
+                        <wp:docPr id="1928855471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1538208231" name="Picture"/>
+                                <pic:cNvPr id="1928855471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702218840" name="Picture">
+                  <wp:docPr id="1708985177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702218840" name="Picture"/>
+                          <pic:cNvPr id="1708985177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1455410195" name="Picture">
+                  <wp:docPr id="1886157656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1455410195" name="Picture"/>
+                          <pic:cNvPr id="1886157656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1950215978" name="Picture">
+                  <wp:docPr id="1026287741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1950215978" name="Picture"/>
+                          <pic:cNvPr id="1026287741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="179235638" name="Picture">
+                  <wp:docPr id="38768861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="179235638" name="Picture"/>
+                          <pic:cNvPr id="38768861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="463672842" name="Picture">
+                  <wp:docPr id="234695530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="463672842" name="Picture"/>
+                          <pic:cNvPr id="234695530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1595925381" name="Picture">
+                  <wp:docPr id="1379470339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1595925381" name="Picture"/>
+                          <pic:cNvPr id="1379470339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1050479114" name="Picture">
+                        <wp:docPr id="1025968772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1050479114" name="Picture"/>
+                                <pic:cNvPr id="1025968772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24739,57 +24739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="781272446" name="Picture">
+                  <wp:docPr id="743376138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="781272446" name="Picture"/>
+                          <pic:cNvPr id="743376138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24828,57 +24828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1869399449" name="Picture">
+                  <wp:docPr id="403487181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1869399449" name="Picture"/>
+                          <pic:cNvPr id="403487181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25472,57 +25472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2058424300" name="Picture">
+                  <wp:docPr id="2050594016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2058424300" name="Picture"/>
+                          <pic:cNvPr id="2050594016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26470,57 +26470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1663757907" name="Picture">
+                  <wp:docPr id="2103142770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1663757907" name="Picture"/>
+                          <pic:cNvPr id="2103142770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_19.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26573,57 +26573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2030184817" name="Picture">
+                  <wp:docPr id="188805323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2030184817" name="Picture"/>
+                          <pic:cNvPr id="188805323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27893,57 +27893,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="28670290" name="Picture">
+                  <wp:docPr id="1715580527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="28670290" name="Picture"/>
+                          <pic:cNvPr id="1715580527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_18.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29498,57 +29498,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1048718061" name="Picture">
+                        <wp:docPr id="1810506718" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1048718061" name="Picture"/>
+                                <pic:cNvPr id="1810506718" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31265,57 +31265,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1006762814" name="Picture">
+                  <wp:docPr id="1398721288" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1006762814" name="Picture"/>
+                          <pic:cNvPr id="1398721288" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31345,57 +31345,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1672623372" name="Picture">
+                  <wp:docPr id="673839076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1672623372" name="Picture"/>
+                          <pic:cNvPr id="673839076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31890,57 +31890,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871284176" name="Picture">
+                  <wp:docPr id="10853694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871284176" name="Picture"/>
+                          <pic:cNvPr id="10853694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33617,57 +33617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1220633997" name="Picture">
+                  <wp:docPr id="1265749277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1220633997" name="Picture"/>
+                          <pic:cNvPr id="1265749277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33706,57 +33706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="984167372" name="Picture">
+                  <wp:docPr id="738235712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="984167372" name="Picture"/>
+                          <pic:cNvPr id="738235712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34350,57 +34350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087655796" name="Picture">
+                  <wp:docPr id="14725523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087655796" name="Picture"/>
+                          <pic:cNvPr id="14725523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35348,57 +35348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="489330488" name="Picture">
+                  <wp:docPr id="1271754501" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="489330488" name="Picture"/>
+                          <pic:cNvPr id="1271754501" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35451,57 +35451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1443597629" name="Picture">
+                  <wp:docPr id="2146206547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1443597629" name="Picture"/>
+                          <pic:cNvPr id="2146206547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36828,57 +36828,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140144203" name="Picture">
+                  <wp:docPr id="581380406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140144203" name="Picture"/>
+                          <pic:cNvPr id="581380406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37971,57 +37971,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="288382986" name="Picture">
+                        <wp:docPr id="2114757753" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="288382986" name="Picture"/>
+                                <pic:cNvPr id="2114757753" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39332,57 +39332,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2070754567" name="Picture">
+                  <wp:docPr id="1702485015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2070754567" name="Picture"/>
+                          <pic:cNvPr id="1702485015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39421,57 +39421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1542181704" name="Picture">
+                  <wp:docPr id="173869842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1542181704" name="Picture"/>
+                          <pic:cNvPr id="173869842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40065,57 +40065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773572027" name="Picture">
+                  <wp:docPr id="622701175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773572027" name="Picture"/>
+                          <pic:cNvPr id="622701175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41063,57 +41063,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="689288933" name="Picture">
+                  <wp:docPr id="1322056732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="689288933" name="Picture"/>
+                          <pic:cNvPr id="1322056732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41166,57 +41166,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917171624" name="Picture">
+                  <wp:docPr id="2043279475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917171624" name="Picture"/>
+                          <pic:cNvPr id="2043279475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42543,57 +42543,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1237521500" name="Picture">
+                  <wp:docPr id="1844107274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1237521500" name="Picture"/>
+                          <pic:cNvPr id="1844107274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43686,57 +43686,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="721902249" name="Picture">
+                        <wp:docPr id="472171955" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="721902249" name="Picture"/>
+                                <pic:cNvPr id="472171955" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44907,57 +44907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2058865249" name="Picture">
+                  <wp:docPr id="666199221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2058865249" name="Picture"/>
+                          <pic:cNvPr id="666199221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44978,57 +44978,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2037048377" name="Picture">
+                  <wp:docPr id="1232098408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2037048377" name="Picture"/>
+                          <pic:cNvPr id="1232098408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45392,57 +45392,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="682795865" name="Picture">
+                  <wp:docPr id="311770760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="682795865" name="Picture"/>
+                          <pic:cNvPr id="311770760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>