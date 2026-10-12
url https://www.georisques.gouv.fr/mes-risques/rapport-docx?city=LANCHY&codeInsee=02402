--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="975029521" name="Picture">
+                  <wp:docPr id="1924642053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="975029521" name="Picture"/>
+                          <pic:cNvPr id="1924642053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1842916694" name="Picture">
+                  <wp:docPr id="220531664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1842916694" name="Picture"/>
+                          <pic:cNvPr id="220531664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="935872956" name="Picture">
+                        <wp:docPr id="803511191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="935872956" name="Picture"/>
+                                <pic:cNvPr id="803511191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1349539376" name="Picture">
+                  <wp:docPr id="43365819" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1349539376" name="Picture"/>
+                          <pic:cNvPr id="43365819" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1783771890" name="Picture">
+                  <wp:docPr id="740629164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1783771890" name="Picture"/>
+                          <pic:cNvPr id="740629164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002414111" name="Picture">
+                  <wp:docPr id="1492346417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002414111" name="Picture"/>
+                          <pic:cNvPr id="1492346417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277384704" name="Picture">
+                  <wp:docPr id="1840391484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277384704" name="Picture"/>
+                          <pic:cNvPr id="1840391484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565540222" name="Picture">
+                  <wp:docPr id="1046788110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565540222" name="Picture"/>
+                          <pic:cNvPr id="1046788110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="20970790" name="Picture">
+                        <wp:docPr id="11124841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="20970790" name="Picture"/>
+                                <pic:cNvPr id="11124841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1260464948" name="Picture">
+                        <wp:docPr id="77959496" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1260464948" name="Picture"/>
+                                <pic:cNvPr id="77959496" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1641706469" name="Picture">
+                        <wp:docPr id="1754365647" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1641706469" name="Picture"/>
+                                <pic:cNvPr id="1754365647" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="84712438" name="Picture">
+                        <wp:docPr id="2013315472" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="84712438" name="Picture"/>
+                                <pic:cNvPr id="2013315472" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="184000810" name="Picture">
+                        <wp:docPr id="612326935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="184000810" name="Picture"/>
+                                <pic:cNvPr id="612326935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1819191301" name="Picture">
+                        <wp:docPr id="1747125778" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1819191301" name="Picture"/>
+                                <pic:cNvPr id="1747125778" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1219058499" name="Picture">
+                        <wp:docPr id="144661794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1219058499" name="Picture"/>
+                                <pic:cNvPr id="144661794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="415763503" name="Picture">
+                        <wp:docPr id="1704100091" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="415763503" name="Picture"/>
+                                <pic:cNvPr id="1704100091" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1715216226" name="Picture">
+                        <wp:docPr id="871879009" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1715216226" name="Picture"/>
+                                <pic:cNvPr id="871879009" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1816029939" name="Picture">
+                        <wp:docPr id="583877177" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1816029939" name="Picture"/>
+                                <pic:cNvPr id="583877177" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="669167020" name="Picture">
+                        <wp:docPr id="1685965520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="669167020" name="Picture"/>
+                                <pic:cNvPr id="1685965520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1010202573" name="Picture">
+                        <wp:docPr id="319285745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1010202573" name="Picture"/>
+                                <pic:cNvPr id="319285745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="506502514" name="Picture">
+                        <wp:docPr id="32996168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="506502514" name="Picture"/>
+                                <pic:cNvPr id="32996168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1965365464" name="Picture">
+                        <wp:docPr id="971009464" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1965365464" name="Picture"/>
+                                <pic:cNvPr id="971009464" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1397150045" name="Picture">
+                        <wp:docPr id="2001982211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1397150045" name="Picture"/>
+                                <pic:cNvPr id="2001982211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1422417128" name="Picture">
+                  <wp:docPr id="333639008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1422417128" name="Picture"/>
+                          <pic:cNvPr id="333639008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="553623888" name="Picture">
+                  <wp:docPr id="1143227926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="553623888" name="Picture"/>
+                          <pic:cNvPr id="1143227926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="604916752" name="Picture">
+                  <wp:docPr id="1193574028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="604916752" name="Picture"/>
+                          <pic:cNvPr id="1193574028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="954128569" name="Picture">
+                  <wp:docPr id="1784168782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="954128569" name="Picture"/>
+                          <pic:cNvPr id="1784168782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49477553" name="Picture">
+                  <wp:docPr id="614495587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49477553" name="Picture"/>
+                          <pic:cNvPr id="614495587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434125369" name="Picture">
+                  <wp:docPr id="883294013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434125369" name="Picture"/>
+                          <pic:cNvPr id="883294013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="369281237" name="Picture">
+                        <wp:docPr id="1480443545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="369281237" name="Picture"/>
+                                <pic:cNvPr id="1480443545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18758,57 +18758,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1093963649" name="Picture">
+                        <wp:docPr id="2004919409" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1093963649" name="Picture"/>
+                                <pic:cNvPr id="2004919409" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20368,57 +20368,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1589186126" name="Picture">
+                  <wp:docPr id="1312226847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1589186126" name="Picture"/>
+                          <pic:cNvPr id="1312226847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20457,57 +20457,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1369559764" name="Picture">
+                  <wp:docPr id="140548375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1369559764" name="Picture"/>
+                          <pic:cNvPr id="140548375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21101,57 +21101,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881596390" name="Picture">
+                  <wp:docPr id="2058426182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881596390" name="Picture"/>
+                          <pic:cNvPr id="2058426182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22099,57 +22099,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="964106611" name="Picture">
+                  <wp:docPr id="689146416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="964106611" name="Picture"/>
+                          <pic:cNvPr id="689146416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22202,57 +22202,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1383927568" name="Picture">
+                  <wp:docPr id="391893050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1383927568" name="Picture"/>
+                          <pic:cNvPr id="391893050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23583,57 +23583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1969349432" name="Picture">
+                  <wp:docPr id="1114969241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1969349432" name="Picture"/>
+                          <pic:cNvPr id="1114969241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24726,57 +24726,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1489869795" name="Picture">
+                        <wp:docPr id="111677025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1489869795" name="Picture"/>
+                                <pic:cNvPr id="111677025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26115,57 +26115,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="575654881" name="Picture">
+                  <wp:docPr id="1821574129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="575654881" name="Picture"/>
+                          <pic:cNvPr id="1821574129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26204,57 +26204,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="816339617" name="Picture">
+                  <wp:docPr id="766880968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="816339617" name="Picture"/>
+                          <pic:cNvPr id="766880968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26848,57 +26848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1045574405" name="Picture">
+                  <wp:docPr id="2144989664" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1045574405" name="Picture"/>
+                          <pic:cNvPr id="2144989664" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27846,57 +27846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="606376551" name="Picture">
+                  <wp:docPr id="1708042255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="606376551" name="Picture"/>
+                          <pic:cNvPr id="1708042255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27949,57 +27949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="813637637" name="Picture">
+                  <wp:docPr id="1280416023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="813637637" name="Picture"/>
+                          <pic:cNvPr id="1280416023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29326,57 +29326,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1484514720" name="Picture">
+                  <wp:docPr id="1351054008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1484514720" name="Picture"/>
+                          <pic:cNvPr id="1351054008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30469,57 +30469,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="92038811" name="Picture">
+                        <wp:docPr id="1897919509" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="92038811" name="Picture"/>
+                                <pic:cNvPr id="1897919509" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31830,57 +31830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="44946801" name="Picture">
+                  <wp:docPr id="451303996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="44946801" name="Picture"/>
+                          <pic:cNvPr id="451303996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31919,57 +31919,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135968783" name="Picture">
+                  <wp:docPr id="2086319070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135968783" name="Picture"/>
+                          <pic:cNvPr id="2086319070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32563,57 +32563,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1329134940" name="Picture">
+                  <wp:docPr id="1135385653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1329134940" name="Picture"/>
+                          <pic:cNvPr id="1135385653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33561,57 +33561,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695266866" name="Picture">
+                  <wp:docPr id="1300631515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695266866" name="Picture"/>
+                          <pic:cNvPr id="1300631515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33664,57 +33664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1342783927" name="Picture">
+                  <wp:docPr id="1265985195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1342783927" name="Picture"/>
+                          <pic:cNvPr id="1265985195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35041,57 +35041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1443664007" name="Picture">
+                  <wp:docPr id="1205714070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1443664007" name="Picture"/>
+                          <pic:cNvPr id="1205714070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36184,57 +36184,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="800750611" name="Picture">
+                        <wp:docPr id="899463745" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="800750611" name="Picture"/>
+                                <pic:cNvPr id="899463745" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37542,57 +37542,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="486562251" name="Picture">
+                  <wp:docPr id="529504616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="486562251" name="Picture"/>
+                          <pic:cNvPr id="529504616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37631,57 +37631,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1123407684" name="Picture">
+                  <wp:docPr id="1458322043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1123407684" name="Picture"/>
+                          <pic:cNvPr id="1458322043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38254,57 +38254,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="563508261" name="Picture">
+                  <wp:docPr id="1019189728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="563508261" name="Picture"/>
+                          <pic:cNvPr id="1019189728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39171,57 +39171,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744521824" name="Picture">
+                  <wp:docPr id="527186033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744521824" name="Picture"/>
+                          <pic:cNvPr id="527186033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39274,57 +39274,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="342698059" name="Picture">
+                  <wp:docPr id="1615017639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="342698059" name="Picture"/>
+                          <pic:cNvPr id="1615017639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40597,57 +40597,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133248011" name="Picture">
+                  <wp:docPr id="1601495915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133248011" name="Picture"/>
+                          <pic:cNvPr id="1601495915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41232,57 +41232,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1046067521" name="Picture">
+                  <wp:docPr id="645595180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1046067521" name="Picture"/>
+                          <pic:cNvPr id="645595180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41303,57 +41303,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359559134" name="Picture">
+                  <wp:docPr id="692943048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359559134" name="Picture"/>
+                          <pic:cNvPr id="692943048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668638495" name="Picture">
+                  <wp:docPr id="1586257637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668638495" name="Picture"/>
+                          <pic:cNvPr id="1586257637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>