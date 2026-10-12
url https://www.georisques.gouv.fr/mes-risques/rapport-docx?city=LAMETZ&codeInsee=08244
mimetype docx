--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813602305" name="Picture">
+                  <wp:docPr id="1817407449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813602305" name="Picture"/>
+                          <pic:cNvPr id="1817407449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1953859459" name="Picture">
+                  <wp:docPr id="1103461644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1953859459" name="Picture"/>
+                          <pic:cNvPr id="1103461644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1250342458" name="Picture">
+                        <wp:docPr id="1366316583" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1250342458" name="Picture"/>
+                                <pic:cNvPr id="1366316583" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1047094101" name="Picture">
+                  <wp:docPr id="330060843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1047094101" name="Picture"/>
+                          <pic:cNvPr id="330060843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="887835151" name="Picture">
+                  <wp:docPr id="1756250947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="887835151" name="Picture"/>
+                          <pic:cNvPr id="1756250947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="926274262" name="Picture">
+                  <wp:docPr id="637072592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="926274262" name="Picture"/>
+                          <pic:cNvPr id="637072592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612382249" name="Picture">
+                  <wp:docPr id="60231853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612382249" name="Picture"/>
+                          <pic:cNvPr id="60231853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="37502340" name="Picture">
+                  <wp:docPr id="1861435042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="37502340" name="Picture"/>
+                          <pic:cNvPr id="1861435042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1068932208" name="Picture">
+                        <wp:docPr id="1277177013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1068932208" name="Picture"/>
+                                <pic:cNvPr id="1277177013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="760113576" name="Picture">
+                        <wp:docPr id="685511044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="760113576" name="Picture"/>
+                                <pic:cNvPr id="685511044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2105242292" name="Picture">
+                        <wp:docPr id="1257764067" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2105242292" name="Picture"/>
+                                <pic:cNvPr id="1257764067" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1219370253" name="Picture">
+                        <wp:docPr id="306004450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1219370253" name="Picture"/>
+                                <pic:cNvPr id="306004450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="715941465" name="Picture">
+                        <wp:docPr id="1918227678" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="715941465" name="Picture"/>
+                                <pic:cNvPr id="1918227678" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1603428050" name="Picture">
+                        <wp:docPr id="2053591807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1603428050" name="Picture"/>
+                                <pic:cNvPr id="2053591807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="449638334" name="Picture">
+                        <wp:docPr id="685367424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="449638334" name="Picture"/>
+                                <pic:cNvPr id="685367424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1579665758" name="Picture">
+                        <wp:docPr id="363733717" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1579665758" name="Picture"/>
+                                <pic:cNvPr id="363733717" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="802606692" name="Picture">
+                        <wp:docPr id="1457793221" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="802606692" name="Picture"/>
+                                <pic:cNvPr id="1457793221" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1211328359" name="Picture">
+                        <wp:docPr id="84919454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1211328359" name="Picture"/>
+                                <pic:cNvPr id="84919454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="951052670" name="Picture">
+                        <wp:docPr id="1408195406" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="951052670" name="Picture"/>
+                                <pic:cNvPr id="1408195406" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1193498188" name="Picture">
+                        <wp:docPr id="518021089" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1193498188" name="Picture"/>
+                                <pic:cNvPr id="518021089" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1851897337" name="Picture">
+                        <wp:docPr id="1954640070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1851897337" name="Picture"/>
+                                <pic:cNvPr id="1954640070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2037160721" name="Picture">
+                        <wp:docPr id="1951969644" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2037160721" name="Picture"/>
+                                <pic:cNvPr id="1951969644" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1092282211" name="Picture">
+                        <wp:docPr id="85685155" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1092282211" name="Picture"/>
+                                <pic:cNvPr id="85685155" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1367582345" name="Picture">
+                  <wp:docPr id="1741031803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1367582345" name="Picture"/>
+                          <pic:cNvPr id="1741031803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="306186616" name="Picture">
+                  <wp:docPr id="2004051488" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="306186616" name="Picture"/>
+                          <pic:cNvPr id="2004051488" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="53317178" name="Picture">
+                  <wp:docPr id="763345534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="53317178" name="Picture"/>
+                          <pic:cNvPr id="763345534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2083886466" name="Picture">
+                  <wp:docPr id="975156790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2083886466" name="Picture"/>
+                          <pic:cNvPr id="975156790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1888993649" name="Picture">
+                  <wp:docPr id="1302944978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1888993649" name="Picture"/>
+                          <pic:cNvPr id="1302944978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005511984" name="Picture">
+                  <wp:docPr id="1522243144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005511984" name="Picture"/>
+                          <pic:cNvPr id="1522243144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1122114372" name="Picture">
+                        <wp:docPr id="1692285550" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1122114372" name="Picture"/>
+                                <pic:cNvPr id="1692285550" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1395338534" name="Picture">
+                  <wp:docPr id="478500831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1395338534" name="Picture"/>
+                          <pic:cNvPr id="478500831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703147514" name="Picture">
+                  <wp:docPr id="1311125104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703147514" name="Picture"/>
+                          <pic:cNvPr id="1311125104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063809464" name="Picture">
+                  <wp:docPr id="1539203216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063809464" name="Picture"/>
+                          <pic:cNvPr id="1539203216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="466631648" name="Picture">
+                  <wp:docPr id="115598700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="466631648" name="Picture"/>
+                          <pic:cNvPr id="115598700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603675789" name="Picture">
+                  <wp:docPr id="1068438290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603675789" name="Picture"/>
+                          <pic:cNvPr id="1068438290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1226393239" name="Picture">
+                  <wp:docPr id="1818826377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1226393239" name="Picture"/>
+                          <pic:cNvPr id="1818826377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1834162016" name="Picture">
+                        <wp:docPr id="1965172448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1834162016" name="Picture"/>
+                                <pic:cNvPr id="1965172448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1715365417" name="Picture">
+                  <wp:docPr id="1081443576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1715365417" name="Picture"/>
+                          <pic:cNvPr id="1081443576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="215257902" name="Picture">
+                  <wp:docPr id="691507540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="215257902" name="Picture"/>
+                          <pic:cNvPr id="691507540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093072829" name="Picture">
+                  <wp:docPr id="770080316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093072829" name="Picture"/>
+                          <pic:cNvPr id="770080316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044421389" name="Picture">
+                  <wp:docPr id="265287725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044421389" name="Picture"/>
+                          <pic:cNvPr id="265287725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="94619511" name="Picture">
+                  <wp:docPr id="1373292984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="94619511" name="Picture"/>
+                          <pic:cNvPr id="1373292984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1413168339" name="Picture">
+                  <wp:docPr id="430096387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1413168339" name="Picture"/>
+                          <pic:cNvPr id="430096387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="601145977" name="Picture">
+                  <wp:docPr id="1642951588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="601145977" name="Picture"/>
+                          <pic:cNvPr id="1642951588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="772063092" name="Picture">
+                  <wp:docPr id="1858078018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="772063092" name="Picture"/>
+                          <pic:cNvPr id="1858078018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666872265" name="Picture">
+                  <wp:docPr id="1653750625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666872265" name="Picture"/>
+                          <pic:cNvPr id="1653750625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515298192" name="Picture">
+                  <wp:docPr id="933503985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515298192" name="Picture"/>
+                          <pic:cNvPr id="933503985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1209556648" name="Picture">
+                  <wp:docPr id="1915936087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1209556648" name="Picture"/>
+                          <pic:cNvPr id="1915936087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="708491733" name="Picture">
+                  <wp:docPr id="1970714326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="708491733" name="Picture"/>
+                          <pic:cNvPr id="1970714326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1593832132" name="Picture">
+                        <wp:docPr id="343136428" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1593832132" name="Picture"/>
+                                <pic:cNvPr id="343136428" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="561253599" name="Picture">
+                  <wp:docPr id="1416830194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="561253599" name="Picture"/>
+                          <pic:cNvPr id="1416830194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796883370" name="Picture">
+                  <wp:docPr id="366130019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796883370" name="Picture"/>
+                          <pic:cNvPr id="366130019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355132660" name="Picture">
+                  <wp:docPr id="912894203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355132660" name="Picture"/>
+                          <pic:cNvPr id="912894203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="763654972" name="Picture">
+                  <wp:docPr id="441742972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="763654972" name="Picture"/>
+                          <pic:cNvPr id="441742972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="709041488" name="Picture">
+                  <wp:docPr id="1455033077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="709041488" name="Picture"/>
+                          <pic:cNvPr id="1455033077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1294531229" name="Picture">
+                  <wp:docPr id="1248928896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1294531229" name="Picture"/>
+                          <pic:cNvPr id="1248928896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="176987014" name="Picture">
+                        <wp:docPr id="789880694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="176987014" name="Picture"/>
+                                <pic:cNvPr id="789880694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1940099196" name="Picture">
+                  <wp:docPr id="582930963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1940099196" name="Picture"/>
+                          <pic:cNvPr id="582930963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1500206208" name="Picture">
+                  <wp:docPr id="701118238" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1500206208" name="Picture"/>
+                          <pic:cNvPr id="701118238" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="212764419" name="Picture">
+                  <wp:docPr id="434320628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="212764419" name="Picture"/>
+                          <pic:cNvPr id="434320628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44561,57 +44561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1770293755" name="Picture">
+                  <wp:docPr id="1689758708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1770293755" name="Picture"/>
+                          <pic:cNvPr id="1689758708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44632,57 +44632,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1791495967" name="Picture">
+                  <wp:docPr id="473764539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1791495967" name="Picture"/>
+                          <pic:cNvPr id="473764539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45046,57 +45046,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312871898" name="Picture">
+                  <wp:docPr id="486134108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312871898" name="Picture"/>
+                          <pic:cNvPr id="486134108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>