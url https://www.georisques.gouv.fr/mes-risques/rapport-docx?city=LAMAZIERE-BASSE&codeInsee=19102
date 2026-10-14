--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="248735944" name="Picture">
+                  <wp:docPr id="1344395828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="248735944" name="Picture"/>
+                          <pic:cNvPr id="1344395828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="746941406" name="Picture">
+                  <wp:docPr id="1850485679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="746941406" name="Picture"/>
+                          <pic:cNvPr id="1850485679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1039521912" name="Picture">
+                        <wp:docPr id="1327778384" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1039521912" name="Picture"/>
+                                <pic:cNvPr id="1327778384" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600233225" name="Picture">
+                  <wp:docPr id="1687082362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600233225" name="Picture"/>
+                          <pic:cNvPr id="1687082362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850612685" name="Picture">
+                  <wp:docPr id="812001599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850612685" name="Picture"/>
+                          <pic:cNvPr id="812001599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="977059386" name="Picture">
+                  <wp:docPr id="1486612391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="977059386" name="Picture"/>
+                          <pic:cNvPr id="1486612391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2030478105" name="Picture">
+                  <wp:docPr id="627989662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2030478105" name="Picture"/>
+                          <pic:cNvPr id="627989662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1296391942" name="Picture">
+                  <wp:docPr id="432269525" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1296391942" name="Picture"/>
+                          <pic:cNvPr id="432269525" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="844367774" name="Picture">
+                        <wp:docPr id="811555278" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="844367774" name="Picture"/>
+                                <pic:cNvPr id="811555278" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1110071710" name="Picture">
+                        <wp:docPr id="1562726997" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1110071710" name="Picture"/>
+                                <pic:cNvPr id="1562726997" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1364405087" name="Picture">
+                        <wp:docPr id="757561621" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1364405087" name="Picture"/>
+                                <pic:cNvPr id="757561621" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="825671897" name="Picture">
+                        <wp:docPr id="717549241" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="825671897" name="Picture"/>
+                                <pic:cNvPr id="717549241" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="886529887" name="Picture">
+                        <wp:docPr id="1838865339" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="886529887" name="Picture"/>
+                                <pic:cNvPr id="1838865339" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="887804570" name="Picture">
+                        <wp:docPr id="1718023422" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="887804570" name="Picture"/>
+                                <pic:cNvPr id="1718023422" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1396832161" name="Picture">
+                        <wp:docPr id="1007930252" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1396832161" name="Picture"/>
+                                <pic:cNvPr id="1007930252" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1141177754" name="Picture">
+                        <wp:docPr id="2032735751" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1141177754" name="Picture"/>
+                                <pic:cNvPr id="2032735751" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="412700185" name="Picture">
+                        <wp:docPr id="1668568283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="412700185" name="Picture"/>
+                                <pic:cNvPr id="1668568283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1887031993" name="Picture">
+                        <wp:docPr id="1756266229" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1887031993" name="Picture"/>
+                                <pic:cNvPr id="1756266229" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1399138161" name="Picture">
+                        <wp:docPr id="1443781813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1399138161" name="Picture"/>
+                                <pic:cNvPr id="1443781813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1136521805" name="Picture">
+                        <wp:docPr id="1435798395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1136521805" name="Picture"/>
+                                <pic:cNvPr id="1435798395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1800178682" name="Picture">
+                        <wp:docPr id="862813026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1800178682" name="Picture"/>
+                                <pic:cNvPr id="862813026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1524549410" name="Picture">
+                        <wp:docPr id="116523163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1524549410" name="Picture"/>
+                                <pic:cNvPr id="116523163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="529946854" name="Picture">
+                        <wp:docPr id="1625855337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="529946854" name="Picture"/>
+                                <pic:cNvPr id="1625855337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1677993901" name="Picture">
+                  <wp:docPr id="282381678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1677993901" name="Picture"/>
+                          <pic:cNvPr id="282381678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1766206310" name="Picture">
+                  <wp:docPr id="1141922261" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1766206310" name="Picture"/>
+                          <pic:cNvPr id="1141922261" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072482730" name="Picture">
+                  <wp:docPr id="1729817394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072482730" name="Picture"/>
+                          <pic:cNvPr id="1729817394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="125561079" name="Picture">
+                  <wp:docPr id="1937499728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="125561079" name="Picture"/>
+                          <pic:cNvPr id="1937499728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1490564181" name="Picture">
+                  <wp:docPr id="1880968562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1490564181" name="Picture"/>
+                          <pic:cNvPr id="1880968562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429617369" name="Picture">
+                  <wp:docPr id="132765183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429617369" name="Picture"/>
+                          <pic:cNvPr id="132765183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1409815425" name="Picture">
+                        <wp:docPr id="1357790805" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1409815425" name="Picture"/>
+                                <pic:cNvPr id="1357790805" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="268612200" name="Picture">
+                  <wp:docPr id="1655020599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="268612200" name="Picture"/>
+                          <pic:cNvPr id="1655020599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="277277144" name="Picture">
+                  <wp:docPr id="989053386" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="277277144" name="Picture"/>
+                          <pic:cNvPr id="989053386" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="67527762" name="Picture">
+                  <wp:docPr id="458116183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="67527762" name="Picture"/>
+                          <pic:cNvPr id="458116183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087673603" name="Picture">
+                  <wp:docPr id="633429956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087673603" name="Picture"/>
+                          <pic:cNvPr id="633429956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43444195" name="Picture">
+                  <wp:docPr id="1539872131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43444195" name="Picture"/>
+                          <pic:cNvPr id="1539872131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1916293264" name="Picture">
+                  <wp:docPr id="1321175186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1916293264" name="Picture"/>
+                          <pic:cNvPr id="1321175186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1314928425" name="Picture">
+                        <wp:docPr id="40034793" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1314928425" name="Picture"/>
+                                <pic:cNvPr id="40034793" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2121024165" name="Picture">
+                  <wp:docPr id="808124975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2121024165" name="Picture"/>
+                          <pic:cNvPr id="808124975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1513667780" name="Picture">
+                  <wp:docPr id="1998925845" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1513667780" name="Picture"/>
+                          <pic:cNvPr id="1998925845" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914550581" name="Picture">
+                  <wp:docPr id="1316870755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914550581" name="Picture"/>
+                          <pic:cNvPr id="1316870755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1141085895" name="Picture">
+                  <wp:docPr id="1055638037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1141085895" name="Picture"/>
+                          <pic:cNvPr id="1055638037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1410048345" name="Picture">
+                  <wp:docPr id="1686545939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1410048345" name="Picture"/>
+                          <pic:cNvPr id="1686545939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1572700549" name="Picture">
+                  <wp:docPr id="1458737068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1572700549" name="Picture"/>
+                          <pic:cNvPr id="1458737068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="957147853" name="Picture">
+                        <wp:docPr id="2011491915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="957147853" name="Picture"/>
+                                <pic:cNvPr id="2011491915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143455680" name="Picture">
+                  <wp:docPr id="891912436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143455680" name="Picture"/>
+                          <pic:cNvPr id="891912436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1943155505" name="Picture">
+                  <wp:docPr id="452533483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1943155505" name="Picture"/>
+                          <pic:cNvPr id="452533483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664422157" name="Picture">
+                  <wp:docPr id="609834346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664422157" name="Picture"/>
+                          <pic:cNvPr id="609834346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216896937" name="Picture">
+                  <wp:docPr id="1040205420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216896937" name="Picture"/>
+                          <pic:cNvPr id="1040205420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="125005448" name="Picture">
+                  <wp:docPr id="2046646544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="125005448" name="Picture"/>
+                          <pic:cNvPr id="2046646544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="416945445" name="Picture">
+                  <wp:docPr id="2142294824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="416945445" name="Picture"/>
+                          <pic:cNvPr id="2142294824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1337875420" name="Picture">
+                        <wp:docPr id="561371286" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1337875420" name="Picture"/>
+                                <pic:cNvPr id="561371286" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1398995151" name="Picture">
+                  <wp:docPr id="2068070601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1398995151" name="Picture"/>
+                          <pic:cNvPr id="2068070601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858025924" name="Picture">
+                  <wp:docPr id="1962579551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858025924" name="Picture"/>
+                          <pic:cNvPr id="1962579551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1106564260" name="Picture">
+                  <wp:docPr id="127722413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1106564260" name="Picture"/>
+                          <pic:cNvPr id="127722413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="325087050" name="Picture">
+                  <wp:docPr id="1555158755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="325087050" name="Picture"/>
+                          <pic:cNvPr id="1555158755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1111390056" name="Picture">
+                  <wp:docPr id="65392918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1111390056" name="Picture"/>
+                          <pic:cNvPr id="65392918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="724133237" name="Picture">
+                  <wp:docPr id="1390743959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="724133237" name="Picture"/>
+                          <pic:cNvPr id="1390743959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2021766171" name="Picture">
+                  <wp:docPr id="548758086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2021766171" name="Picture"/>
+                          <pic:cNvPr id="548758086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1605177055" name="Picture">
+                  <wp:docPr id="712508476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1605177055" name="Picture"/>
+                          <pic:cNvPr id="712508476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1406528298" name="Picture">
+                  <wp:docPr id="1803563341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1406528298" name="Picture"/>
+                          <pic:cNvPr id="1803563341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>