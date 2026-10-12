--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="246219168" name="Picture">
+                  <wp:docPr id="1952077462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="246219168" name="Picture"/>
+                          <pic:cNvPr id="1952077462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="379853594" name="Picture">
+                  <wp:docPr id="1765104707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="379853594" name="Picture"/>
+                          <pic:cNvPr id="1765104707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="447026447" name="Picture">
+                        <wp:docPr id="749438229" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="447026447" name="Picture"/>
+                                <pic:cNvPr id="749438229" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981202648" name="Picture">
+                  <wp:docPr id="299682192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981202648" name="Picture"/>
+                          <pic:cNvPr id="299682192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="165024303" name="Picture">
+                  <wp:docPr id="1738508056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="165024303" name="Picture"/>
+                          <pic:cNvPr id="1738508056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="505507159" name="Picture">
+                  <wp:docPr id="2069451317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="505507159" name="Picture"/>
+                          <pic:cNvPr id="2069451317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1559174078" name="Picture">
+                  <wp:docPr id="793761409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1559174078" name="Picture"/>
+                          <pic:cNvPr id="793761409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99735815" name="Picture">
+                  <wp:docPr id="1687862371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99735815" name="Picture"/>
+                          <pic:cNvPr id="1687862371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2002482675" name="Picture">
+                        <wp:docPr id="792425071" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2002482675" name="Picture"/>
+                                <pic:cNvPr id="792425071" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1242673921" name="Picture">
+                        <wp:docPr id="492697016" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1242673921" name="Picture"/>
+                                <pic:cNvPr id="492697016" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="555074923" name="Picture">
+                        <wp:docPr id="513018991" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="555074923" name="Picture"/>
+                                <pic:cNvPr id="513018991" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1731664800" name="Picture">
+                        <wp:docPr id="159634289" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1731664800" name="Picture"/>
+                                <pic:cNvPr id="159634289" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="129466670" name="Picture">
+                        <wp:docPr id="1589250114" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="129466670" name="Picture"/>
+                                <pic:cNvPr id="1589250114" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="205480118" name="Picture">
+                        <wp:docPr id="2076610203" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="205480118" name="Picture"/>
+                                <pic:cNvPr id="2076610203" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="445448623" name="Picture">
+                        <wp:docPr id="1050230686" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="445448623" name="Picture"/>
+                                <pic:cNvPr id="1050230686" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1902759486" name="Picture">
+                        <wp:docPr id="243120870" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1902759486" name="Picture"/>
+                                <pic:cNvPr id="243120870" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="964305358" name="Picture">
+                        <wp:docPr id="1398799316" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="964305358" name="Picture"/>
+                                <pic:cNvPr id="1398799316" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="432682951" name="Picture">
+                        <wp:docPr id="1563940565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="432682951" name="Picture"/>
+                                <pic:cNvPr id="1563940565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1364823812" name="Picture">
+                        <wp:docPr id="1565394047" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1364823812" name="Picture"/>
+                                <pic:cNvPr id="1565394047" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1367302355" name="Picture">
+                        <wp:docPr id="1253769331" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1367302355" name="Picture"/>
+                                <pic:cNvPr id="1253769331" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1807889328" name="Picture">
+                        <wp:docPr id="1691487458" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1807889328" name="Picture"/>
+                                <pic:cNvPr id="1691487458" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1363700025" name="Picture">
+                        <wp:docPr id="440301058" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1363700025" name="Picture"/>
+                                <pic:cNvPr id="440301058" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1831891011" name="Picture">
+                        <wp:docPr id="2037094858" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1831891011" name="Picture"/>
+                                <pic:cNvPr id="2037094858" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1733347804" name="Picture">
+                  <wp:docPr id="1719508776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1733347804" name="Picture"/>
+                          <pic:cNvPr id="1719508776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="948198984" name="Picture">
+                  <wp:docPr id="153375235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="948198984" name="Picture"/>
+                          <pic:cNvPr id="153375235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1644120445" name="Picture">
+                  <wp:docPr id="1397452355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1644120445" name="Picture"/>
+                          <pic:cNvPr id="1397452355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2053536887" name="Picture">
+                  <wp:docPr id="372237290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2053536887" name="Picture"/>
+                          <pic:cNvPr id="372237290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="153010860" name="Picture">
+                  <wp:docPr id="357901332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="153010860" name="Picture"/>
+                          <pic:cNvPr id="357901332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331442325" name="Picture">
+                  <wp:docPr id="1033005052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331442325" name="Picture"/>
+                          <pic:cNvPr id="1033005052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="335164494" name="Picture">
+                        <wp:docPr id="1467086463" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="335164494" name="Picture"/>
+                                <pic:cNvPr id="1467086463" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1641933817" name="Picture">
+                  <wp:docPr id="1621296959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1641933817" name="Picture"/>
+                          <pic:cNvPr id="1621296959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="264717398" name="Picture">
+                  <wp:docPr id="1272324519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="264717398" name="Picture"/>
+                          <pic:cNvPr id="1272324519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1297963428" name="Picture">
+                  <wp:docPr id="323806380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1297963428" name="Picture"/>
+                          <pic:cNvPr id="323806380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="754953579" name="Picture">
+                  <wp:docPr id="1827368644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="754953579" name="Picture"/>
+                          <pic:cNvPr id="1827368644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1155411730" name="Picture">
+                  <wp:docPr id="130523450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1155411730" name="Picture"/>
+                          <pic:cNvPr id="130523450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="186680416" name="Picture">
+                  <wp:docPr id="1089632445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="186680416" name="Picture"/>
+                          <pic:cNvPr id="1089632445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="290920230" name="Picture">
+                        <wp:docPr id="213462439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="290920230" name="Picture"/>
+                                <pic:cNvPr id="213462439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1487857358" name="Picture">
+                        <wp:docPr id="332971635" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1487857358" name="Picture"/>
+                                <pic:cNvPr id="332971635" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1911104730" name="Picture">
+                  <wp:docPr id="1447652794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1911104730" name="Picture"/>
+                          <pic:cNvPr id="1447652794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825067672" name="Picture">
+                  <wp:docPr id="187912558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825067672" name="Picture"/>
+                          <pic:cNvPr id="187912558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1343060673" name="Picture">
+                  <wp:docPr id="1089066001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1343060673" name="Picture"/>
+                          <pic:cNvPr id="1089066001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="234601857" name="Picture">
+                  <wp:docPr id="611176803" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="234601857" name="Picture"/>
+                          <pic:cNvPr id="611176803" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="507545277" name="Picture">
+                  <wp:docPr id="1941178430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="507545277" name="Picture"/>
+                          <pic:cNvPr id="1941178430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28950,57 +28950,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="89486899" name="Picture">
+                  <wp:docPr id="1849552150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89486899" name="Picture"/>
+                          <pic:cNvPr id="1849552150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30103,57 +30103,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="715635495" name="Picture">
+                        <wp:docPr id="614041553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="715635495" name="Picture"/>
+                                <pic:cNvPr id="614041553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31597,57 +31597,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="456722635" name="Picture">
+                  <wp:docPr id="629670827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="456722635" name="Picture"/>
+                          <pic:cNvPr id="629670827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31686,57 +31686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1566857755" name="Picture">
+                  <wp:docPr id="1898111882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1566857755" name="Picture"/>
+                          <pic:cNvPr id="1898111882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32366,57 +32366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1137079828" name="Picture">
+                  <wp:docPr id="817288897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1137079828" name="Picture"/>
+                          <pic:cNvPr id="817288897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33427,57 +33427,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1080651448" name="Picture">
+                  <wp:docPr id="1824461316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1080651448" name="Picture"/>
+                          <pic:cNvPr id="1824461316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33530,57 +33530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="387545294" name="Picture">
+                  <wp:docPr id="136447217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="387545294" name="Picture"/>
+                          <pic:cNvPr id="136447217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34988,57 +34988,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="879346416" name="Picture">
+                  <wp:docPr id="446090232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="879346416" name="Picture"/>
+                          <pic:cNvPr id="446090232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36185,57 +36185,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="815512034" name="Picture">
+                        <wp:docPr id="889771124" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="815512034" name="Picture"/>
+                                <pic:cNvPr id="889771124" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38554,57 +38554,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917859424" name="Picture">
+                  <wp:docPr id="1093697317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917859424" name="Picture"/>
+                          <pic:cNvPr id="1093697317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38643,57 +38643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183190030" name="Picture">
+                  <wp:docPr id="395621232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183190030" name="Picture"/>
+                          <pic:cNvPr id="395621232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39287,57 +39287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1741864472" name="Picture">
+                  <wp:docPr id="1682730626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1741864472" name="Picture"/>
+                          <pic:cNvPr id="1682730626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40285,57 +40285,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1549144280" name="Picture">
+                  <wp:docPr id="2120594733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1549144280" name="Picture"/>
+                          <pic:cNvPr id="2120594733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40388,57 +40388,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="94727319" name="Picture">
+                  <wp:docPr id="20664327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="94727319" name="Picture"/>
+                          <pic:cNvPr id="20664327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41765,57 +41765,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="780879941" name="Picture">
+                  <wp:docPr id="1656091454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="780879941" name="Picture"/>
+                          <pic:cNvPr id="1656091454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42908,57 +42908,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="32869780" name="Picture">
+                        <wp:docPr id="1947619350" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="32869780" name="Picture"/>
+                                <pic:cNvPr id="1947619350" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44129,57 +44129,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1976054927" name="Picture">
+                  <wp:docPr id="972517801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1976054927" name="Picture"/>
+                          <pic:cNvPr id="972517801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44200,57 +44200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1464363025" name="Picture">
+                  <wp:docPr id="693290884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1464363025" name="Picture"/>
+                          <pic:cNvPr id="693290884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44614,57 +44614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="92458504" name="Picture">
+                  <wp:docPr id="518777906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="92458504" name="Picture"/>
+                          <pic:cNvPr id="518777906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>