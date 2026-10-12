--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="152338881" name="Picture">
+                  <wp:docPr id="923331404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="152338881" name="Picture"/>
+                          <pic:cNvPr id="923331404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="556284592" name="Picture">
+                  <wp:docPr id="34707931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="556284592" name="Picture"/>
+                          <pic:cNvPr id="34707931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1452181259" name="Picture">
+                        <wp:docPr id="2042712663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1452181259" name="Picture"/>
+                                <pic:cNvPr id="2042712663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="558932956" name="Picture">
+                  <wp:docPr id="1542206371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="558932956" name="Picture"/>
+                          <pic:cNvPr id="1542206371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="127815414" name="Picture">
+                  <wp:docPr id="993926810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="127815414" name="Picture"/>
+                          <pic:cNvPr id="993926810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522257691" name="Picture">
+                  <wp:docPr id="1934807927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522257691" name="Picture"/>
+                          <pic:cNvPr id="1934807927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="801361938" name="Picture">
+                  <wp:docPr id="1102344661" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="801361938" name="Picture"/>
+                          <pic:cNvPr id="1102344661" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="205982025" name="Picture">
+                  <wp:docPr id="548891441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="205982025" name="Picture"/>
+                          <pic:cNvPr id="548891441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="73530666" name="Picture">
+                        <wp:docPr id="984100684" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="73530666" name="Picture"/>
+                                <pic:cNvPr id="984100684" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1811929111" name="Picture">
+                        <wp:docPr id="736655170" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1811929111" name="Picture"/>
+                                <pic:cNvPr id="736655170" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1047913181" name="Picture">
+                        <wp:docPr id="1457600132" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1047913181" name="Picture"/>
+                                <pic:cNvPr id="1457600132" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="7775355" name="Picture">
+                        <wp:docPr id="1753626547" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="7775355" name="Picture"/>
+                                <pic:cNvPr id="1753626547" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1898454371" name="Picture">
+                        <wp:docPr id="1435428343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1898454371" name="Picture"/>
+                                <pic:cNvPr id="1435428343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1119007744" name="Picture">
+                        <wp:docPr id="1576051514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1119007744" name="Picture"/>
+                                <pic:cNvPr id="1576051514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="893345657" name="Picture">
+                        <wp:docPr id="638664661" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="893345657" name="Picture"/>
+                                <pic:cNvPr id="638664661" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="447553555" name="Picture">
+                        <wp:docPr id="1565171357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="447553555" name="Picture"/>
+                                <pic:cNvPr id="1565171357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="780203076" name="Picture">
+                        <wp:docPr id="673808971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="780203076" name="Picture"/>
+                                <pic:cNvPr id="673808971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1297695658" name="Picture">
+                        <wp:docPr id="1360373062" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1297695658" name="Picture"/>
+                                <pic:cNvPr id="1360373062" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="714648936" name="Picture">
+                        <wp:docPr id="894314739" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="714648936" name="Picture"/>
+                                <pic:cNvPr id="894314739" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="678887076" name="Picture">
+                        <wp:docPr id="519664083" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="678887076" name="Picture"/>
+                                <pic:cNvPr id="519664083" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="249328412" name="Picture">
+                        <wp:docPr id="1800295966" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="249328412" name="Picture"/>
+                                <pic:cNvPr id="1800295966" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1229532279" name="Picture">
+                        <wp:docPr id="2018955322" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1229532279" name="Picture"/>
+                                <pic:cNvPr id="2018955322" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="710499282" name="Picture">
+                        <wp:docPr id="186129768" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="710499282" name="Picture"/>
+                                <pic:cNvPr id="186129768" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1131985014" name="Picture">
+                  <wp:docPr id="109693978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1131985014" name="Picture"/>
+                          <pic:cNvPr id="109693978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2042461405" name="Picture">
+                  <wp:docPr id="445508266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2042461405" name="Picture"/>
+                          <pic:cNvPr id="445508266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="168200290" name="Picture">
+                  <wp:docPr id="1938893852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="168200290" name="Picture"/>
+                          <pic:cNvPr id="1938893852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704735977" name="Picture">
+                  <wp:docPr id="1587973989" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704735977" name="Picture"/>
+                          <pic:cNvPr id="1587973989" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="200424969" name="Picture">
+                  <wp:docPr id="728841815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="200424969" name="Picture"/>
+                          <pic:cNvPr id="728841815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1658968091" name="Picture">
+                  <wp:docPr id="843141352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1658968091" name="Picture"/>
+                          <pic:cNvPr id="843141352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="581931740" name="Picture">
+                        <wp:docPr id="1968453938" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="581931740" name="Picture"/>
+                                <pic:cNvPr id="1968453938" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="203236114" name="Picture">
+                        <wp:docPr id="299382592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="203236114" name="Picture"/>
+                                <pic:cNvPr id="299382592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20354,57 +20354,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="285609765" name="Picture">
+                  <wp:docPr id="75855848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="285609765" name="Picture"/>
+                          <pic:cNvPr id="75855848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20443,57 +20443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522300437" name="Picture">
+                  <wp:docPr id="1791003369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522300437" name="Picture"/>
+                          <pic:cNvPr id="1791003369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21087,57 +21087,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1063050211" name="Picture">
+                  <wp:docPr id="988988102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1063050211" name="Picture"/>
+                          <pic:cNvPr id="988988102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22085,57 +22085,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1270684464" name="Picture">
+                  <wp:docPr id="47072387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1270684464" name="Picture"/>
+                          <pic:cNvPr id="47072387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22188,57 +22188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1354087258" name="Picture">
+                  <wp:docPr id="1142020005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1354087258" name="Picture"/>
+                          <pic:cNvPr id="1142020005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="636184724" name="Picture">
+                  <wp:docPr id="1892080755" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="636184724" name="Picture"/>
+                          <pic:cNvPr id="1892080755" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24731,57 +24731,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1933720992" name="Picture">
+                        <wp:docPr id="1089903338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1933720992" name="Picture"/>
+                                <pic:cNvPr id="1089903338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25706,57 +25706,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2065126527" name="Picture">
+                        <wp:docPr id="1389300334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2065126527" name="Picture"/>
+                                <pic:cNvPr id="1389300334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27095,57 +27095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="433768832" name="Picture">
+                  <wp:docPr id="647686935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="433768832" name="Picture"/>
+                          <pic:cNvPr id="647686935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27184,57 +27184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="242911707" name="Picture">
+                  <wp:docPr id="255369212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="242911707" name="Picture"/>
+                          <pic:cNvPr id="255369212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27828,57 +27828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1947956149" name="Picture">
+                  <wp:docPr id="1128630135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1947956149" name="Picture"/>
+                          <pic:cNvPr id="1128630135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28826,57 +28826,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232536302" name="Picture">
+                  <wp:docPr id="1309935738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232536302" name="Picture"/>
+                          <pic:cNvPr id="1309935738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28929,57 +28929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868883489" name="Picture">
+                  <wp:docPr id="877501047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868883489" name="Picture"/>
+                          <pic:cNvPr id="877501047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30306,57 +30306,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521570784" name="Picture">
+                  <wp:docPr id="1046741722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521570784" name="Picture"/>
+                          <pic:cNvPr id="1046741722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31449,57 +31449,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="748442780" name="Picture">
+                        <wp:docPr id="1419127237" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="748442780" name="Picture"/>
+                                <pic:cNvPr id="1419127237" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32810,57 +32810,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2095201468" name="Picture">
+                  <wp:docPr id="1257931615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2095201468" name="Picture"/>
+                          <pic:cNvPr id="1257931615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32899,57 +32899,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="153136994" name="Picture">
+                  <wp:docPr id="971064290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="153136994" name="Picture"/>
+                          <pic:cNvPr id="971064290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33543,57 +33543,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1061956485" name="Picture">
+                  <wp:docPr id="347822862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1061956485" name="Picture"/>
+                          <pic:cNvPr id="347822862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34541,57 +34541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784001231" name="Picture">
+                  <wp:docPr id="1465485506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784001231" name="Picture"/>
+                          <pic:cNvPr id="1465485506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34644,57 +34644,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1541295323" name="Picture">
+                  <wp:docPr id="1546713336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1541295323" name="Picture"/>
+                          <pic:cNvPr id="1546713336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36021,57 +36021,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2035058892" name="Picture">
+                  <wp:docPr id="1454706759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2035058892" name="Picture"/>
+                          <pic:cNvPr id="1454706759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37164,57 +37164,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="414451680" name="Picture">
+                        <wp:docPr id="2029820337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="414451680" name="Picture"/>
+                                <pic:cNvPr id="2029820337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38532,57 +38532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1167887678" name="Picture">
+                  <wp:docPr id="1747762740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1167887678" name="Picture"/>
+                          <pic:cNvPr id="1747762740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38621,57 +38621,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2108627306" name="Picture">
+                  <wp:docPr id="1946260369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2108627306" name="Picture"/>
+                          <pic:cNvPr id="1946260369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39253,57 +39253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1730180475" name="Picture">
+                  <wp:docPr id="1582331713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1730180475" name="Picture"/>
+                          <pic:cNvPr id="1582331713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40197,57 +40197,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="502281426" name="Picture">
+                  <wp:docPr id="368706644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="502281426" name="Picture"/>
+                          <pic:cNvPr id="368706644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40309,57 +40309,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1932686691" name="Picture">
+                  <wp:docPr id="1980602038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1932686691" name="Picture"/>
+                          <pic:cNvPr id="1980602038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41550,51 +41550,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">3 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">5 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -41968,57 +41968,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1700952805" name="Picture">
+                  <wp:docPr id="1679987291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1700952805" name="Picture"/>
+                          <pic:cNvPr id="1679987291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43147,57 +43147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1461959012" name="Picture">
+                  <wp:docPr id="1331325939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1461959012" name="Picture"/>
+                          <pic:cNvPr id="1331325939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43227,57 +43227,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179575027" name="Picture">
+                  <wp:docPr id="2026387300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179575027" name="Picture"/>
+                          <pic:cNvPr id="2026387300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43715,57 +43715,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="79751821" name="Picture">
+                  <wp:docPr id="2019701624" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="79751821" name="Picture"/>
+                          <pic:cNvPr id="2019701624" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44566,51 +44566,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">5 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -45121,50 +45121,352 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="rowBase|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3811695" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3811695</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3811694" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP3811694</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En arrêt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|01"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
               <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP3811564" \t "_blank" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SSP3811564</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
@@ -45231,51 +45533,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10380"/>
+          <w:trHeight w:hRule="exact" w:val="9900"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>