--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651043320" name="Picture">
+                  <wp:docPr id="1952228956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651043320" name="Picture"/>
+                          <pic:cNvPr id="1952228956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554202407" name="Picture">
+                  <wp:docPr id="1923764420" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554202407" name="Picture"/>
+                          <pic:cNvPr id="1923764420" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1085238281" name="Picture">
+                        <wp:docPr id="1904096212" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1085238281" name="Picture"/>
+                                <pic:cNvPr id="1904096212" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140268924" name="Picture">
+                  <wp:docPr id="2114619381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140268924" name="Picture"/>
+                          <pic:cNvPr id="2114619381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1321753468" name="Picture">
+                  <wp:docPr id="1549159805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1321753468" name="Picture"/>
+                          <pic:cNvPr id="1549159805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="950174066" name="Picture">
+                  <wp:docPr id="1401545071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="950174066" name="Picture"/>
+                          <pic:cNvPr id="1401545071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1404527949" name="Picture">
+                  <wp:docPr id="1725862076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1404527949" name="Picture"/>
+                          <pic:cNvPr id="1725862076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1880109905" name="Picture">
+                  <wp:docPr id="655033277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1880109905" name="Picture"/>
+                          <pic:cNvPr id="655033277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="191037835" name="Picture">
+                        <wp:docPr id="82635253" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="191037835" name="Picture"/>
+                                <pic:cNvPr id="82635253" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6094,93 +6094,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -6555,57 +6512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1341842654" name="Picture">
+                        <wp:docPr id="414326742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1341842654" name="Picture"/>
+                                <pic:cNvPr id="414326742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7127,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="5213317" name="Picture">
+                        <wp:docPr id="1157696005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="5213317" name="Picture"/>
+                                <pic:cNvPr id="1157696005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7503,93 +7460,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -7964,57 +7878,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="507235293" name="Picture">
+                        <wp:docPr id="479542988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="507235293" name="Picture"/>
+                                <pic:cNvPr id="479542988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8493,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="868627760" name="Picture">
+                        <wp:docPr id="1397902840" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="868627760" name="Picture"/>
+                                <pic:cNvPr id="1397902840" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8912,93 +8826,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -9372,57 +9243,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1021052396" name="Picture">
+                        <wp:docPr id="1241937696" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1021052396" name="Picture"/>
+                                <pic:cNvPr id="1241937696" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +9875,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1710387279" name="Picture">
+                        <wp:docPr id="529444368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1710387279" name="Picture"/>
+                                <pic:cNvPr id="529444368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10337,93 +10208,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -10798,57 +10626,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1941584734" name="Picture">
+                        <wp:docPr id="787021966" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1941584734" name="Picture"/>
+                                <pic:cNvPr id="787021966" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11441,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2141113986" name="Picture">
+                        <wp:docPr id="583611359" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2141113986" name="Picture"/>
+                                <pic:cNvPr id="583611359" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11946,93 +11774,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -12406,57 +12191,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1460032395" name="Picture">
+                        <wp:docPr id="1692758035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1460032395" name="Picture"/>
+                                <pic:cNvPr id="1692758035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13072,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="936564360" name="Picture">
+                  <wp:docPr id="57995089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="936564360" name="Picture"/>
+                          <pic:cNvPr id="57995089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13161,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="370554326" name="Picture">
+                  <wp:docPr id="887579701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="370554326" name="Picture"/>
+                          <pic:cNvPr id="887579701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +13805,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="224129398" name="Picture">
+                  <wp:docPr id="736201775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="224129398" name="Picture"/>
+                          <pic:cNvPr id="736201775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15033,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="474180880" name="Picture">
+                  <wp:docPr id="808951124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="474180880" name="Picture"/>
+                          <pic:cNvPr id="808951124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15337,93 +15122,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -16730,57 +16472,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="420262027" name="Picture">
+                  <wp:docPr id="634474641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="420262027" name="Picture"/>
+                          <pic:cNvPr id="634474641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17841,93 +17583,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -18439,51 +18138,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="2480"/>
+          <w:trHeight w:hRule="atLeast" w:val="2680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -18744,93 +18443,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -19045,51 +18701,51 @@
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="780"/>
+                <w:trHeight w:hRule="atLeast" w:val="980"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -19120,50 +18776,52 @@
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:ind/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:color w:val="0063CB"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Inondation</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">  Par une crue à débordement lent de cours d'eau</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">  Par ruissellement et coulée de boue</w:t>
                     <w:br/>
+                    <w:t xml:space="preserve">  Par une crue torrentielle ou à montée rapide de cours d'eau</w:t>
+                    <w:br/>
                     <w:t xml:space="preserve">  Par remontées de nappes naturelles</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="600"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
@@ -19599,51 +19257,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="3180"/>
+          <w:trHeight w:hRule="exact" w:val="2980"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -20368,57 +20026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="951034671" name="Picture">
+                  <wp:docPr id="1256769720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="951034671" name="Picture"/>
+                          <pic:cNvPr id="1256769720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20457,57 +20115,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126314924" name="Picture">
+                  <wp:docPr id="1829936064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126314924" name="Picture"/>
+                          <pic:cNvPr id="1829936064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21101,57 +20759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960002752" name="Picture">
+                  <wp:docPr id="304780447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960002752" name="Picture"/>
+                          <pic:cNvPr id="304780447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22099,57 +21757,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="446606933" name="Picture">
+                  <wp:docPr id="1068833764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="446606933" name="Picture"/>
+                          <pic:cNvPr id="1068833764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22188,93 +21846,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -23583,57 +23198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="854999006" name="Picture">
+                  <wp:docPr id="174468226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="854999006" name="Picture"/>
+                          <pic:cNvPr id="174468226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24712,93 +24327,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -26135,57 +25707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48392685" name="Picture">
+                  <wp:docPr id="793326866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48392685" name="Picture"/>
+                          <pic:cNvPr id="793326866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26224,57 +25796,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1544400024" name="Picture">
+                  <wp:docPr id="166413782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1544400024" name="Picture"/>
+                          <pic:cNvPr id="166413782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26904,57 +26476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452038727" name="Picture">
+                  <wp:docPr id="985086615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452038727" name="Picture"/>
+                          <pic:cNvPr id="985086615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27965,57 +27537,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1455869256" name="Picture">
+                  <wp:docPr id="498737046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1455869256" name="Picture"/>
+                          <pic:cNvPr id="498737046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28054,93 +27626,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -29526,57 +29055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1629412482" name="Picture">
+                  <wp:docPr id="361998350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1629412482" name="Picture"/>
+                          <pic:cNvPr id="361998350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30709,93 +30238,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -32893,57 +32379,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1902441108" name="Picture">
+                  <wp:docPr id="1160551008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1902441108" name="Picture"/>
+                          <pic:cNvPr id="1160551008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32982,57 +32468,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1619335156" name="Picture">
+                  <wp:docPr id="694807781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1619335156" name="Picture"/>
+                          <pic:cNvPr id="694807781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33626,57 +33112,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="904326360" name="Picture">
+                  <wp:docPr id="556986910" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="904326360" name="Picture"/>
+                          <pic:cNvPr id="556986910" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34624,57 +34110,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1521724450" name="Picture">
+                  <wp:docPr id="355688199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1521724450" name="Picture"/>
+                          <pic:cNvPr id="355688199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34713,93 +34199,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -36104,57 +35547,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="934511634" name="Picture">
+                  <wp:docPr id="200146087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="934511634" name="Picture"/>
+                          <pic:cNvPr id="200146087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37233,93 +36676,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -38605,57 +38005,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1987741475" name="Picture">
+                  <wp:docPr id="69812666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1987741475" name="Picture"/>
+                          <pic:cNvPr id="69812666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38694,57 +38094,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059378244" name="Picture">
+                  <wp:docPr id="774372330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059378244" name="Picture"/>
+                          <pic:cNvPr id="774372330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39317,57 +38717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655487488" name="Picture">
+                  <wp:docPr id="499616103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655487488" name="Picture"/>
+                          <pic:cNvPr id="499616103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40234,57 +39634,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="58041948" name="Picture">
+                  <wp:docPr id="616052978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="58041948" name="Picture"/>
+                          <pic:cNvPr id="616052978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40323,93 +39723,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -41660,57 +41017,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="997379097" name="Picture">
+                  <wp:docPr id="1418276073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="997379097" name="Picture"/>
+                          <pic:cNvPr id="1418276073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42295,57 +41652,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="373950059" name="Picture">
+                  <wp:docPr id="823390498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="373950059" name="Picture"/>
+                          <pic:cNvPr id="823390498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42366,57 +41723,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1573063161" name="Picture">
+                  <wp:docPr id="170482199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1573063161" name="Picture"/>
+                          <pic:cNvPr id="170482199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42780,57 +42137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729658275" name="Picture">
+                  <wp:docPr id="1316787417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729658275" name="Picture"/>
+                          <pic:cNvPr id="1316787417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43575,83 +42932,68 @@
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
- <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
- <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
- <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
- <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_11_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_1.png"/>
- <Relationship Id="img_0_1_11_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_3.png"/>
  <Relationship Id="img_0_1_11_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_11_2.png"/>
  <Relationship Id="img_0_2_15.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_15.jpg"/>
- <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_14.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.png"/>
- <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
- <Relationship Id="img_0_2_13_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13_2.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
- <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13.jpg"/>
- <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
  <Relationship Id="img_0_4_25.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_25.jpg"/>
- <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
  <Relationship Id="img_0_4_24.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_24.png"/>
- <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
  <Relationship Id="img_0_5_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_14.jpg"/>
- <Relationship Id="img_0_5_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_7.png"/>
  <Relationship Id="img_0_5_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_13.png"/>
- <Relationship Id="img_0_5_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_12_2.png"/>
  <Relationship Id="img_0_6_11.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_11.jpg"/>
- <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
  <Relationship Id="img_0_6_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_10.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">