--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1518405303" name="Picture">
+                  <wp:docPr id="1855215678" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1518405303" name="Picture"/>
+                          <pic:cNvPr id="1855215678" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145469470" name="Picture">
+                  <wp:docPr id="30937230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145469470" name="Picture"/>
+                          <pic:cNvPr id="30937230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1187428730" name="Picture">
+                        <wp:docPr id="720774464" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1187428730" name="Picture"/>
+                                <pic:cNvPr id="720774464" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639508570" name="Picture">
+                  <wp:docPr id="988412953" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639508570" name="Picture"/>
+                          <pic:cNvPr id="988412953" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1454070038" name="Picture">
+                  <wp:docPr id="1263483716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1454070038" name="Picture"/>
+                          <pic:cNvPr id="1263483716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="267107780" name="Picture">
+                  <wp:docPr id="1483797009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="267107780" name="Picture"/>
+                          <pic:cNvPr id="1483797009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="243671496" name="Picture">
+                  <wp:docPr id="1073853914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="243671496" name="Picture"/>
+                          <pic:cNvPr id="1073853914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="168026580" name="Picture">
+                  <wp:docPr id="1626530439" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="168026580" name="Picture"/>
+                          <pic:cNvPr id="1626530439" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1189795763" name="Picture">
+                        <wp:docPr id="2108263523" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1189795763" name="Picture"/>
+                                <pic:cNvPr id="2108263523" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1539116246" name="Picture">
+                        <wp:docPr id="767107845" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1539116246" name="Picture"/>
+                                <pic:cNvPr id="767107845" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2127526650" name="Picture">
+                        <wp:docPr id="608376609" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2127526650" name="Picture"/>
+                                <pic:cNvPr id="608376609" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1065038522" name="Picture">
+                        <wp:docPr id="156192117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1065038522" name="Picture"/>
+                                <pic:cNvPr id="156192117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2051927101" name="Picture">
+                        <wp:docPr id="1144457392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2051927101" name="Picture"/>
+                                <pic:cNvPr id="1144457392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1857420473" name="Picture">
+                        <wp:docPr id="884596818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1857420473" name="Picture"/>
+                                <pic:cNvPr id="884596818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1992354935" name="Picture">
+                        <wp:docPr id="1674550308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1992354935" name="Picture"/>
+                                <pic:cNvPr id="1674550308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2104639735" name="Picture">
+                        <wp:docPr id="1294777895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2104639735" name="Picture"/>
+                                <pic:cNvPr id="1294777895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1223797589" name="Picture">
+                        <wp:docPr id="670090803" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1223797589" name="Picture"/>
+                                <pic:cNvPr id="670090803" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1131264942" name="Picture">
+                        <wp:docPr id="1510654343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1131264942" name="Picture"/>
+                                <pic:cNvPr id="1510654343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1531705040" name="Picture">
+                        <wp:docPr id="849735392" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1531705040" name="Picture"/>
+                                <pic:cNvPr id="849735392" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2001487961" name="Picture">
+                        <wp:docPr id="1951355127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2001487961" name="Picture"/>
+                                <pic:cNvPr id="1951355127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1659965887" name="Picture">
+                        <wp:docPr id="911911564" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1659965887" name="Picture"/>
+                                <pic:cNvPr id="911911564" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2055407551" name="Picture">
+                        <wp:docPr id="1080998041" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2055407551" name="Picture"/>
+                                <pic:cNvPr id="1080998041" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1279124427" name="Picture">
+                        <wp:docPr id="40881337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1279124427" name="Picture"/>
+                                <pic:cNvPr id="40881337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1791740768" name="Picture">
+                  <wp:docPr id="1678161086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1791740768" name="Picture"/>
+                          <pic:cNvPr id="1678161086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="495727472" name="Picture">
+                  <wp:docPr id="1227466630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="495727472" name="Picture"/>
+                          <pic:cNvPr id="1227466630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1652072894" name="Picture">
+                  <wp:docPr id="1974114207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1652072894" name="Picture"/>
+                          <pic:cNvPr id="1974114207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663197193" name="Picture">
+                  <wp:docPr id="31819224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663197193" name="Picture"/>
+                          <pic:cNvPr id="31819224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="458265316" name="Picture">
+                  <wp:docPr id="893843800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="458265316" name="Picture"/>
+                          <pic:cNvPr id="893843800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="225077850" name="Picture">
+                  <wp:docPr id="1563761623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="225077850" name="Picture"/>
+                          <pic:cNvPr id="1563761623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="550515311" name="Picture">
+                        <wp:docPr id="225511482" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="550515311" name="Picture"/>
+                                <pic:cNvPr id="225511482" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253978618" name="Picture">
+                  <wp:docPr id="172613174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253978618" name="Picture"/>
+                          <pic:cNvPr id="172613174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1448435080" name="Picture">
+                  <wp:docPr id="677759211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1448435080" name="Picture"/>
+                          <pic:cNvPr id="677759211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2000113255" name="Picture">
+                  <wp:docPr id="768619781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2000113255" name="Picture"/>
+                          <pic:cNvPr id="768619781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706701803" name="Picture">
+                  <wp:docPr id="1203654605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706701803" name="Picture"/>
+                          <pic:cNvPr id="1203654605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1071638441" name="Picture">
+                  <wp:docPr id="109355345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1071638441" name="Picture"/>
+                          <pic:cNvPr id="109355345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1642765938" name="Picture">
+                  <wp:docPr id="603259411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1642765938" name="Picture"/>
+                          <pic:cNvPr id="603259411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="953246390" name="Picture">
+                        <wp:docPr id="976984177" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="953246390" name="Picture"/>
+                                <pic:cNvPr id="976984177" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="449693552" name="Picture">
+                        <wp:docPr id="621687381" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="449693552" name="Picture"/>
+                                <pic:cNvPr id="621687381" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="700105293" name="Picture">
+                  <wp:docPr id="1125174933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="700105293" name="Picture"/>
+                          <pic:cNvPr id="1125174933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106462551" name="Picture">
+                  <wp:docPr id="2071526712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106462551" name="Picture"/>
+                          <pic:cNvPr id="2071526712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729799491" name="Picture">
+                  <wp:docPr id="413673023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729799491" name="Picture"/>
+                          <pic:cNvPr id="413673023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1289884010" name="Picture">
+                  <wp:docPr id="564014480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1289884010" name="Picture"/>
+                          <pic:cNvPr id="564014480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1773420689" name="Picture">
+                  <wp:docPr id="2047517982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1773420689" name="Picture"/>
+                          <pic:cNvPr id="2047517982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28950,57 +28950,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2022168303" name="Picture">
+                  <wp:docPr id="2016123795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2022168303" name="Picture"/>
+                          <pic:cNvPr id="2016123795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30122,57 +30122,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1809305407" name="Picture">
+                        <wp:docPr id="998078829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1809305407" name="Picture"/>
+                                <pic:cNvPr id="998078829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31679,57 +31679,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102033320" name="Picture">
+                  <wp:docPr id="1803785171" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102033320" name="Picture"/>
+                          <pic:cNvPr id="1803785171" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31759,57 +31759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1328883806" name="Picture">
+                  <wp:docPr id="987699014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1328883806" name="Picture"/>
+                          <pic:cNvPr id="987699014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32304,57 +32304,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="566322858" name="Picture">
+                  <wp:docPr id="684902351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="566322858" name="Picture"/>
+                          <pic:cNvPr id="684902351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34300,57 +34300,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24750114" name="Picture">
+                  <wp:docPr id="1793383154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24750114" name="Picture"/>
+                          <pic:cNvPr id="1793383154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34389,57 +34389,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="724003473" name="Picture">
+                  <wp:docPr id="1412863198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="724003473" name="Picture"/>
+                          <pic:cNvPr id="1412863198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35033,57 +35033,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1768500898" name="Picture">
+                  <wp:docPr id="1191776846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1768500898" name="Picture"/>
+                          <pic:cNvPr id="1191776846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36031,57 +36031,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="437512710" name="Picture">
+                  <wp:docPr id="880567611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="437512710" name="Picture"/>
+                          <pic:cNvPr id="880567611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36134,57 +36134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="469429032" name="Picture">
+                  <wp:docPr id="1339417108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="469429032" name="Picture"/>
+                          <pic:cNvPr id="1339417108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37511,57 +37511,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1969810928" name="Picture">
+                  <wp:docPr id="1561101413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1969810928" name="Picture"/>
+                          <pic:cNvPr id="1561101413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38654,57 +38654,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2094067439" name="Picture">
+                        <wp:docPr id="715840235" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2094067439" name="Picture"/>
+                                <pic:cNvPr id="715840235" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40015,57 +40015,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323670504" name="Picture">
+                  <wp:docPr id="331111543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323670504" name="Picture"/>
+                          <pic:cNvPr id="331111543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40104,57 +40104,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211810033" name="Picture">
+                  <wp:docPr id="1713646346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211810033" name="Picture"/>
+                          <pic:cNvPr id="1713646346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40748,57 +40748,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1539910831" name="Picture">
+                  <wp:docPr id="1398051362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1539910831" name="Picture"/>
+                          <pic:cNvPr id="1398051362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41746,57 +41746,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1190701587" name="Picture">
+                  <wp:docPr id="1780129790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1190701587" name="Picture"/>
+                          <pic:cNvPr id="1780129790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41849,57 +41849,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="247759730" name="Picture">
+                  <wp:docPr id="265861918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="247759730" name="Picture"/>
+                          <pic:cNvPr id="265861918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43226,57 +43226,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="179190028" name="Picture">
+                  <wp:docPr id="710332412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="179190028" name="Picture"/>
+                          <pic:cNvPr id="710332412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44369,57 +44369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1064469448" name="Picture">
+                        <wp:docPr id="238935024" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1064469448" name="Picture"/>
+                                <pic:cNvPr id="238935024" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45590,57 +45590,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1148169075" name="Picture">
+                  <wp:docPr id="302570724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1148169075" name="Picture"/>
+                          <pic:cNvPr id="302570724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45661,57 +45661,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="996867570" name="Picture">
+                  <wp:docPr id="379569359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="996867570" name="Picture"/>
+                          <pic:cNvPr id="379569359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46075,57 +46075,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120496444" name="Picture">
+                  <wp:docPr id="2125182885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120496444" name="Picture"/>
+                          <pic:cNvPr id="2125182885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>