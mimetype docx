--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1224488554" name="Picture">
+                  <wp:docPr id="965707737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1224488554" name="Picture"/>
+                          <pic:cNvPr id="965707737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1900543187" name="Picture">
+                  <wp:docPr id="308021811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1900543187" name="Picture"/>
+                          <pic:cNvPr id="308021811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1686287407" name="Picture">
+                        <wp:docPr id="1909164891" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1686287407" name="Picture"/>
+                                <pic:cNvPr id="1909164891" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1750390563" name="Picture">
+                  <wp:docPr id="769221141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1750390563" name="Picture"/>
+                          <pic:cNvPr id="769221141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1461086307" name="Picture">
+                  <wp:docPr id="429727881" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1461086307" name="Picture"/>
+                          <pic:cNvPr id="429727881" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1485494193" name="Picture">
+                  <wp:docPr id="1797674941" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1485494193" name="Picture"/>
+                          <pic:cNvPr id="1797674941" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2066298183" name="Picture">
+                  <wp:docPr id="66094028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2066298183" name="Picture"/>
+                          <pic:cNvPr id="66094028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1003973151" name="Picture">
+                  <wp:docPr id="1923677180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1003973151" name="Picture"/>
+                          <pic:cNvPr id="1923677180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1870452782" name="Picture">
+                        <wp:docPr id="1394765115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1870452782" name="Picture"/>
+                                <pic:cNvPr id="1394765115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1555827304" name="Picture">
+                        <wp:docPr id="140933554" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1555827304" name="Picture"/>
+                                <pic:cNvPr id="140933554" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1789557633" name="Picture">
+                        <wp:docPr id="1328059638" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1789557633" name="Picture"/>
+                                <pic:cNvPr id="1328059638" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="897508984" name="Picture">
+                        <wp:docPr id="202839950" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="897508984" name="Picture"/>
+                                <pic:cNvPr id="202839950" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1854316157" name="Picture">
+                        <wp:docPr id="1697393389" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1854316157" name="Picture"/>
+                                <pic:cNvPr id="1697393389" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1077623455" name="Picture">
+                        <wp:docPr id="1637520813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1077623455" name="Picture"/>
+                                <pic:cNvPr id="1637520813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1204890903" name="Picture">
+                        <wp:docPr id="1114671443" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1204890903" name="Picture"/>
+                                <pic:cNvPr id="1114671443" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1424947616" name="Picture">
+                        <wp:docPr id="2031308103" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1424947616" name="Picture"/>
+                                <pic:cNvPr id="2031308103" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="944766411" name="Picture">
+                        <wp:docPr id="301642899" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="944766411" name="Picture"/>
+                                <pic:cNvPr id="301642899" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1581601863" name="Picture">
+                        <wp:docPr id="2143588117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1581601863" name="Picture"/>
+                                <pic:cNvPr id="2143588117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1271310349" name="Picture">
+                        <wp:docPr id="1814199865" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1271310349" name="Picture"/>
+                                <pic:cNvPr id="1814199865" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="282139006" name="Picture">
+                        <wp:docPr id="1537736225" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="282139006" name="Picture"/>
+                                <pic:cNvPr id="1537736225" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="351181515" name="Picture">
+                        <wp:docPr id="1761623401" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="351181515" name="Picture"/>
+                                <pic:cNvPr id="1761623401" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="283354196" name="Picture">
+                        <wp:docPr id="1498632043" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="283354196" name="Picture"/>
+                                <pic:cNvPr id="1498632043" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1459382339" name="Picture">
+                        <wp:docPr id="1662448104" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1459382339" name="Picture"/>
+                                <pic:cNvPr id="1662448104" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1412252854" name="Picture">
+                  <wp:docPr id="416177487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1412252854" name="Picture"/>
+                          <pic:cNvPr id="416177487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851247456" name="Picture">
+                  <wp:docPr id="556910211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851247456" name="Picture"/>
+                          <pic:cNvPr id="556910211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1399362804" name="Picture">
+                  <wp:docPr id="1275724825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1399362804" name="Picture"/>
+                          <pic:cNvPr id="1275724825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1971239207" name="Picture">
+                  <wp:docPr id="805423594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1971239207" name="Picture"/>
+                          <pic:cNvPr id="805423594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2097552247" name="Picture">
+                  <wp:docPr id="747529540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2097552247" name="Picture"/>
+                          <pic:cNvPr id="747529540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1586565720" name="Picture">
+                  <wp:docPr id="1296453854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1586565720" name="Picture"/>
+                          <pic:cNvPr id="1296453854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="178242078" name="Picture">
+                        <wp:docPr id="1431677820" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="178242078" name="Picture"/>
+                                <pic:cNvPr id="1431677820" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1914865494" name="Picture">
+                  <wp:docPr id="1367525514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1914865494" name="Picture"/>
+                          <pic:cNvPr id="1367525514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574559966" name="Picture">
+                  <wp:docPr id="261226032" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574559966" name="Picture"/>
+                          <pic:cNvPr id="261226032" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="698500681" name="Picture">
+                  <wp:docPr id="2003282677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="698500681" name="Picture"/>
+                          <pic:cNvPr id="2003282677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1003917984" name="Picture">
+                  <wp:docPr id="1427447920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1003917984" name="Picture"/>
+                          <pic:cNvPr id="1427447920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1410232733" name="Picture">
+                  <wp:docPr id="1834817145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1410232733" name="Picture"/>
+                          <pic:cNvPr id="1834817145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1456195406" name="Picture">
+                  <wp:docPr id="1373420311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1456195406" name="Picture"/>
+                          <pic:cNvPr id="1373420311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="962934167" name="Picture">
+                        <wp:docPr id="1778112788" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="962934167" name="Picture"/>
+                                <pic:cNvPr id="1778112788" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24739,57 +24739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="823948354" name="Picture">
+                  <wp:docPr id="1565250367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="823948354" name="Picture"/>
+                          <pic:cNvPr id="1565250367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24828,57 +24828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="486918926" name="Picture">
+                  <wp:docPr id="1526702158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="486918926" name="Picture"/>
+                          <pic:cNvPr id="1526702158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25472,57 +25472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1526173834" name="Picture">
+                  <wp:docPr id="890028369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1526173834" name="Picture"/>
+                          <pic:cNvPr id="890028369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26470,57 +26470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1901439481" name="Picture">
+                  <wp:docPr id="863247863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1901439481" name="Picture"/>
+                          <pic:cNvPr id="863247863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26573,57 +26573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848627694" name="Picture">
+                  <wp:docPr id="3397544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848627694" name="Picture"/>
+                          <pic:cNvPr id="3397544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27956,57 +27956,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1717957518" name="Picture">
+                  <wp:docPr id="140763704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1717957518" name="Picture"/>
+                          <pic:cNvPr id="140763704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29128,57 +29128,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1303764680" name="Picture">
+                        <wp:docPr id="1387564613" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1303764680" name="Picture"/>
+                                <pic:cNvPr id="1387564613" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30685,57 +30685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796929931" name="Picture">
+                  <wp:docPr id="1282301378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796929931" name="Picture"/>
+                          <pic:cNvPr id="1282301378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30765,57 +30765,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1391868687" name="Picture">
+                  <wp:docPr id="560961355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1391868687" name="Picture"/>
+                          <pic:cNvPr id="560961355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31310,57 +31310,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="342209876" name="Picture">
+                  <wp:docPr id="1839964877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="342209876" name="Picture"/>
+                          <pic:cNvPr id="1839964877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33326,57 +33326,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126789350" name="Picture">
+                  <wp:docPr id="125781016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126789350" name="Picture"/>
+                          <pic:cNvPr id="125781016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33415,57 +33415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986591459" name="Picture">
+                  <wp:docPr id="1960912087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986591459" name="Picture"/>
+                          <pic:cNvPr id="1960912087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34095,57 +34095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032787831" name="Picture">
+                  <wp:docPr id="1337045779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032787831" name="Picture"/>
+                          <pic:cNvPr id="1337045779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35156,57 +35156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2104460892" name="Picture">
+                  <wp:docPr id="345592452" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2104460892" name="Picture"/>
+                          <pic:cNvPr id="345592452" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_45.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35259,57 +35259,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1534056535" name="Picture">
+                  <wp:docPr id="1523365786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1534056535" name="Picture"/>
+                          <pic:cNvPr id="1523365786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36717,57 +36717,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1309588531" name="Picture">
+                  <wp:docPr id="1079384586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1309588531" name="Picture"/>
+                          <pic:cNvPr id="1079384586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_44.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37914,57 +37914,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="45092012" name="Picture">
+                        <wp:docPr id="1775761504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="45092012" name="Picture"/>
+                                <pic:cNvPr id="1775761504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41079,57 +41079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635536980" name="Picture">
+                  <wp:docPr id="773910846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635536980" name="Picture"/>
+                          <pic:cNvPr id="773910846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41168,57 +41168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1284708512" name="Picture">
+                  <wp:docPr id="5360861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1284708512" name="Picture"/>
+                          <pic:cNvPr id="5360861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41812,57 +41812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1313122546" name="Picture">
+                  <wp:docPr id="1452482639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1313122546" name="Picture"/>
+                          <pic:cNvPr id="1452482639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42810,57 +42810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="980094289" name="Picture">
+                  <wp:docPr id="1026013136" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="980094289" name="Picture"/>
+                          <pic:cNvPr id="1026013136" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42913,57 +42913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="742389138" name="Picture">
+                  <wp:docPr id="1005068595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="742389138" name="Picture"/>
+                          <pic:cNvPr id="1005068595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44290,57 +44290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1547145809" name="Picture">
+                  <wp:docPr id="938208228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1547145809" name="Picture"/>
+                          <pic:cNvPr id="938208228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45433,57 +45433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="977233966" name="Picture">
+                        <wp:docPr id="1139088862" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="977233966" name="Picture"/>
+                                <pic:cNvPr id="1139088862" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46654,57 +46654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1526386722" name="Picture">
+                  <wp:docPr id="733575821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1526386722" name="Picture"/>
+                          <pic:cNvPr id="733575821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46725,57 +46725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1858120226" name="Picture">
+                  <wp:docPr id="1672289876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1858120226" name="Picture"/>
+                          <pic:cNvPr id="1672289876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47139,57 +47139,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1325540457" name="Picture">
+                  <wp:docPr id="125356829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1325540457" name="Picture"/>
+                          <pic:cNvPr id="125356829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>