--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="800611746" name="Picture">
+                  <wp:docPr id="1063804576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="800611746" name="Picture"/>
+                          <pic:cNvPr id="1063804576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314823582" name="Picture">
+                  <wp:docPr id="2025916142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314823582" name="Picture"/>
+                          <pic:cNvPr id="2025916142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="806599331" name="Picture">
+                        <wp:docPr id="226390618" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="806599331" name="Picture"/>
+                                <pic:cNvPr id="226390618" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="892040496" name="Picture">
+                  <wp:docPr id="324776965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="892040496" name="Picture"/>
+                          <pic:cNvPr id="324776965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="749593691" name="Picture">
+                  <wp:docPr id="104131562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="749593691" name="Picture"/>
+                          <pic:cNvPr id="104131562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="448187970" name="Picture">
+                  <wp:docPr id="2038381024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="448187970" name="Picture"/>
+                          <pic:cNvPr id="2038381024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="337570155" name="Picture">
+                  <wp:docPr id="903681157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="337570155" name="Picture"/>
+                          <pic:cNvPr id="903681157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1299353413" name="Picture">
+                  <wp:docPr id="1651273069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1299353413" name="Picture"/>
+                          <pic:cNvPr id="1651273069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1724733594" name="Picture">
+                        <wp:docPr id="1199202586" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1724733594" name="Picture"/>
+                                <pic:cNvPr id="1199202586" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="473420154" name="Picture">
+                        <wp:docPr id="2065825059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="473420154" name="Picture"/>
+                                <pic:cNvPr id="2065825059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2092817359" name="Picture">
+                        <wp:docPr id="261491959" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2092817359" name="Picture"/>
+                                <pic:cNvPr id="261491959" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="195257203" name="Picture">
+                        <wp:docPr id="1614480932" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="195257203" name="Picture"/>
+                                <pic:cNvPr id="1614480932" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1730900106" name="Picture">
+                        <wp:docPr id="2113873070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1730900106" name="Picture"/>
+                                <pic:cNvPr id="2113873070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1314294350" name="Picture">
+                        <wp:docPr id="1538085006" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1314294350" name="Picture"/>
+                                <pic:cNvPr id="1538085006" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="398875296" name="Picture">
+                        <wp:docPr id="1894456917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="398875296" name="Picture"/>
+                                <pic:cNvPr id="1894456917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="276441006" name="Picture">
+                        <wp:docPr id="734667734" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="276441006" name="Picture"/>
+                                <pic:cNvPr id="734667734" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="422659543" name="Picture">
+                        <wp:docPr id="369320204" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="422659543" name="Picture"/>
+                                <pic:cNvPr id="369320204" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1325056147" name="Picture">
+                        <wp:docPr id="487912001" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1325056147" name="Picture"/>
+                                <pic:cNvPr id="487912001" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1259833626" name="Picture">
+                        <wp:docPr id="1031301546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1259833626" name="Picture"/>
+                                <pic:cNvPr id="1031301546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="420155665" name="Picture">
+                        <wp:docPr id="1628569327" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="420155665" name="Picture"/>
+                                <pic:cNvPr id="1628569327" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="258152983" name="Picture">
+                        <wp:docPr id="1316334211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="258152983" name="Picture"/>
+                                <pic:cNvPr id="1316334211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1739100379" name="Picture">
+                        <wp:docPr id="907587991" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1739100379" name="Picture"/>
+                                <pic:cNvPr id="907587991" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="848398256" name="Picture">
+                        <wp:docPr id="476157221" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="848398256" name="Picture"/>
+                                <pic:cNvPr id="476157221" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929335443" name="Picture">
+                  <wp:docPr id="1859262682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929335443" name="Picture"/>
+                          <pic:cNvPr id="1859262682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="722174314" name="Picture">
+                  <wp:docPr id="1589867013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="722174314" name="Picture"/>
+                          <pic:cNvPr id="1589867013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211374449" name="Picture">
+                  <wp:docPr id="369544250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211374449" name="Picture"/>
+                          <pic:cNvPr id="369544250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="199594733" name="Picture">
+                  <wp:docPr id="1633915402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="199594733" name="Picture"/>
+                          <pic:cNvPr id="1633915402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1011438605" name="Picture">
+                  <wp:docPr id="1778925084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1011438605" name="Picture"/>
+                          <pic:cNvPr id="1778925084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1878544498" name="Picture">
+                  <wp:docPr id="1657528146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1878544498" name="Picture"/>
+                          <pic:cNvPr id="1657528146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="102076743" name="Picture">
+                        <wp:docPr id="2086318707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="102076743" name="Picture"/>
+                                <pic:cNvPr id="2086318707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515402585" name="Picture">
+                  <wp:docPr id="725545780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515402585" name="Picture"/>
+                          <pic:cNvPr id="725545780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1088501777" name="Picture">
+                  <wp:docPr id="1573597145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1088501777" name="Picture"/>
+                          <pic:cNvPr id="1573597145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1783891683" name="Picture">
+                  <wp:docPr id="1957418809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1783891683" name="Picture"/>
+                          <pic:cNvPr id="1957418809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588604175" name="Picture">
+                  <wp:docPr id="77725419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588604175" name="Picture"/>
+                          <pic:cNvPr id="77725419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="746232901" name="Picture">
+                  <wp:docPr id="1533283587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="746232901" name="Picture"/>
+                          <pic:cNvPr id="1533283587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="345098701" name="Picture">
+                  <wp:docPr id="834675481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="345098701" name="Picture"/>
+                          <pic:cNvPr id="834675481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1866534012" name="Picture">
+                        <wp:docPr id="2105572933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1866534012" name="Picture"/>
+                                <pic:cNvPr id="2105572933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24959,57 +24959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="491454885" name="Picture">
+                  <wp:docPr id="264954696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="491454885" name="Picture"/>
+                          <pic:cNvPr id="264954696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25048,57 +25048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2017136466" name="Picture">
+                  <wp:docPr id="1790454943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2017136466" name="Picture"/>
+                          <pic:cNvPr id="1790454943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25728,57 +25728,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1424975124" name="Picture">
+                  <wp:docPr id="274716038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1424975124" name="Picture"/>
+                          <pic:cNvPr id="274716038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26789,57 +26789,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1417445816" name="Picture">
+                  <wp:docPr id="586306055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1417445816" name="Picture"/>
+                          <pic:cNvPr id="586306055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26892,57 +26892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072490783" name="Picture">
+                  <wp:docPr id="1501693292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072490783" name="Picture"/>
+                          <pic:cNvPr id="1501693292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28350,57 +28350,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1715018111" name="Picture">
+                  <wp:docPr id="758277561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1715018111" name="Picture"/>
+                          <pic:cNvPr id="758277561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29547,57 +29547,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="694901367" name="Picture">
+                        <wp:docPr id="657736869" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="694901367" name="Picture"/>
+                                <pic:cNvPr id="657736869" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31916,57 +31916,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350522500" name="Picture">
+                  <wp:docPr id="1758875503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350522500" name="Picture"/>
+                          <pic:cNvPr id="1758875503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32005,57 +32005,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="74375183" name="Picture">
+                  <wp:docPr id="858699281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="74375183" name="Picture"/>
+                          <pic:cNvPr id="858699281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32649,57 +32649,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2007349783" name="Picture">
+                  <wp:docPr id="918212029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2007349783" name="Picture"/>
+                          <pic:cNvPr id="918212029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33647,57 +33647,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431202616" name="Picture">
+                  <wp:docPr id="544694169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431202616" name="Picture"/>
+                          <pic:cNvPr id="544694169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33750,57 +33750,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138667708" name="Picture">
+                  <wp:docPr id="1160811388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138667708" name="Picture"/>
+                          <pic:cNvPr id="1160811388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35127,57 +35127,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1320656929" name="Picture">
+                  <wp:docPr id="1557346102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1320656929" name="Picture"/>
+                          <pic:cNvPr id="1557346102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36270,57 +36270,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="502051872" name="Picture">
+                        <wp:docPr id="1854847338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="502051872" name="Picture"/>
+                                <pic:cNvPr id="1854847338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37638,57 +37638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1884354045" name="Picture">
+                  <wp:docPr id="419778060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1884354045" name="Picture"/>
+                          <pic:cNvPr id="419778060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37727,57 +37727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140841571" name="Picture">
+                  <wp:docPr id="47964591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140841571" name="Picture"/>
+                          <pic:cNvPr id="47964591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38359,57 +38359,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="724003698" name="Picture">
+                  <wp:docPr id="596836839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="724003698" name="Picture"/>
+                          <pic:cNvPr id="596836839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39303,57 +39303,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="469493741" name="Picture">
+                  <wp:docPr id="953992553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="469493741" name="Picture"/>
+                          <pic:cNvPr id="953992553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39415,57 +39415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521501733" name="Picture">
+                  <wp:docPr id="1904747053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521501733" name="Picture"/>
+                          <pic:cNvPr id="1904747053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41239,57 +41239,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="155149212" name="Picture">
+                  <wp:docPr id="1869179137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="155149212" name="Picture"/>
+                          <pic:cNvPr id="1869179137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42448,57 +42448,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1610769559" name="Picture">
+                  <wp:docPr id="1537771466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1610769559" name="Picture"/>
+                          <pic:cNvPr id="1537771466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42528,57 +42528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="602057054" name="Picture">
+                  <wp:docPr id="1798083591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="602057054" name="Picture"/>
+                          <pic:cNvPr id="1798083591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43034,57 +43034,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="648917482" name="Picture">
+                  <wp:docPr id="380238719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="648917482" name="Picture"/>
+                          <pic:cNvPr id="380238719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45152,57 +45152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1823340379" name="Picture">
+                  <wp:docPr id="1302758302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1823340379" name="Picture"/>
+                          <pic:cNvPr id="1302758302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45232,57 +45232,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="510069975" name="Picture">
+                  <wp:docPr id="670694893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="510069975" name="Picture"/>
+                          <pic:cNvPr id="670694893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45720,57 +45720,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1304373561" name="Picture">
+                  <wp:docPr id="1415226217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1304373561" name="Picture"/>
+                          <pic:cNvPr id="1415226217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>