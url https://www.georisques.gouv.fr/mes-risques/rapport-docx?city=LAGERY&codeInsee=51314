--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113649366" name="Picture">
+                  <wp:docPr id="1867691569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113649366" name="Picture"/>
+                          <pic:cNvPr id="1867691569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="742436622" name="Picture">
+                  <wp:docPr id="1207120180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="742436622" name="Picture"/>
+                          <pic:cNvPr id="1207120180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1585395815" name="Picture">
+                        <wp:docPr id="130259196" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1585395815" name="Picture"/>
+                                <pic:cNvPr id="130259196" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673362507" name="Picture">
+                  <wp:docPr id="2063326193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673362507" name="Picture"/>
+                          <pic:cNvPr id="2063326193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1465009851" name="Picture">
+                  <wp:docPr id="1821913746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1465009851" name="Picture"/>
+                          <pic:cNvPr id="1821913746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1934080144" name="Picture">
+                  <wp:docPr id="965099892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1934080144" name="Picture"/>
+                          <pic:cNvPr id="965099892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="742442386" name="Picture">
+                  <wp:docPr id="1866837346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="742442386" name="Picture"/>
+                          <pic:cNvPr id="1866837346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="691462609" name="Picture">
+                  <wp:docPr id="564642031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="691462609" name="Picture"/>
+                          <pic:cNvPr id="564642031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1018502050" name="Picture">
+                        <wp:docPr id="1929546430" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1018502050" name="Picture"/>
+                                <pic:cNvPr id="1929546430" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1331947153" name="Picture">
+                        <wp:docPr id="848588409" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1331947153" name="Picture"/>
+                                <pic:cNvPr id="848588409" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="881455593" name="Picture">
+                        <wp:docPr id="885222722" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="881455593" name="Picture"/>
+                                <pic:cNvPr id="885222722" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1500099503" name="Picture">
+                        <wp:docPr id="968969484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1500099503" name="Picture"/>
+                                <pic:cNvPr id="968969484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1943015783" name="Picture">
+                        <wp:docPr id="70939232" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1943015783" name="Picture"/>
+                                <pic:cNvPr id="70939232" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="827263263" name="Picture">
+                        <wp:docPr id="1889548615" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="827263263" name="Picture"/>
+                                <pic:cNvPr id="1889548615" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="84241848" name="Picture">
+                        <wp:docPr id="1656742211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="84241848" name="Picture"/>
+                                <pic:cNvPr id="1656742211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="80245950" name="Picture">
+                        <wp:docPr id="363008440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="80245950" name="Picture"/>
+                                <pic:cNvPr id="363008440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2129484982" name="Picture">
+                        <wp:docPr id="1040658881" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2129484982" name="Picture"/>
+                                <pic:cNvPr id="1040658881" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="136719228" name="Picture">
+                        <wp:docPr id="212914624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="136719228" name="Picture"/>
+                                <pic:cNvPr id="212914624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="108127842" name="Picture">
+                        <wp:docPr id="2031175899" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="108127842" name="Picture"/>
+                                <pic:cNvPr id="2031175899" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="848227259" name="Picture">
+                        <wp:docPr id="824293041" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="848227259" name="Picture"/>
+                                <pic:cNvPr id="824293041" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2106722434" name="Picture">
+                        <wp:docPr id="587818166" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2106722434" name="Picture"/>
+                                <pic:cNvPr id="587818166" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="677638162" name="Picture">
+                        <wp:docPr id="632683312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="677638162" name="Picture"/>
+                                <pic:cNvPr id="632683312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="757709103" name="Picture">
+                        <wp:docPr id="891747634" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="757709103" name="Picture"/>
+                                <pic:cNvPr id="891747634" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="884762400" name="Picture">
+                  <wp:docPr id="1241415332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="884762400" name="Picture"/>
+                          <pic:cNvPr id="1241415332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2142769940" name="Picture">
+                  <wp:docPr id="458868009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2142769940" name="Picture"/>
+                          <pic:cNvPr id="458868009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986364326" name="Picture">
+                  <wp:docPr id="433169918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986364326" name="Picture"/>
+                          <pic:cNvPr id="433169918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="472760222" name="Picture">
+                  <wp:docPr id="1963400285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="472760222" name="Picture"/>
+                          <pic:cNvPr id="1963400285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="994369230" name="Picture">
+                  <wp:docPr id="1718121407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="994369230" name="Picture"/>
+                          <pic:cNvPr id="1718121407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1764714338" name="Picture">
+                  <wp:docPr id="1897185143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1764714338" name="Picture"/>
+                          <pic:cNvPr id="1897185143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="356503822" name="Picture">
+                        <wp:docPr id="1753504230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="356503822" name="Picture"/>
+                                <pic:cNvPr id="1753504230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886240748" name="Picture">
+                  <wp:docPr id="1662454548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886240748" name="Picture"/>
+                          <pic:cNvPr id="1662454548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1608378091" name="Picture">
+                  <wp:docPr id="1140419336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1608378091" name="Picture"/>
+                          <pic:cNvPr id="1140419336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="880929727" name="Picture">
+                  <wp:docPr id="158880248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="880929727" name="Picture"/>
+                          <pic:cNvPr id="158880248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="589077112" name="Picture">
+                  <wp:docPr id="1505063964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="589077112" name="Picture"/>
+                          <pic:cNvPr id="1505063964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1983353967" name="Picture">
+                  <wp:docPr id="1609584119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1983353967" name="Picture"/>
+                          <pic:cNvPr id="1609584119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="995539310" name="Picture">
+                  <wp:docPr id="747017861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="995539310" name="Picture"/>
+                          <pic:cNvPr id="747017861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1193655746" name="Picture">
+                        <wp:docPr id="16089157" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1193655746" name="Picture"/>
+                                <pic:cNvPr id="16089157" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2137769335" name="Picture">
+                  <wp:docPr id="1653223558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2137769335" name="Picture"/>
+                          <pic:cNvPr id="1653223558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1520144572" name="Picture">
+                  <wp:docPr id="1662508496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1520144572" name="Picture"/>
+                          <pic:cNvPr id="1662508496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="663457467" name="Picture">
+                  <wp:docPr id="1676211312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="663457467" name="Picture"/>
+                          <pic:cNvPr id="1676211312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="242108425" name="Picture">
+                  <wp:docPr id="1636734172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="242108425" name="Picture"/>
+                          <pic:cNvPr id="1636734172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="278139677" name="Picture">
+                  <wp:docPr id="286614726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="278139677" name="Picture"/>
+                          <pic:cNvPr id="286614726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2095680222" name="Picture">
+                  <wp:docPr id="2000752695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2095680222" name="Picture"/>
+                          <pic:cNvPr id="2000752695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1102159482" name="Picture">
+                        <wp:docPr id="1924403541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1102159482" name="Picture"/>
+                                <pic:cNvPr id="1924403541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31955,57 +31955,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="267168044" name="Picture">
+                  <wp:docPr id="1996361430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="267168044" name="Picture"/>
+                          <pic:cNvPr id="1996361430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32026,57 +32026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695346038" name="Picture">
+                  <wp:docPr id="597085329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695346038" name="Picture"/>
+                          <pic:cNvPr id="597085329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32505,57 +32505,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="679734755" name="Picture">
+                  <wp:docPr id="1903845135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="679734755" name="Picture"/>
+                          <pic:cNvPr id="1903845135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33797,57 +33797,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1293982523" name="Picture">
+                  <wp:docPr id="446047853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1293982523" name="Picture"/>
+                          <pic:cNvPr id="446047853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33886,57 +33886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1329969332" name="Picture">
+                  <wp:docPr id="259097578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1329969332" name="Picture"/>
+                          <pic:cNvPr id="259097578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34530,57 +34530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2015279178" name="Picture">
+                  <wp:docPr id="743454508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2015279178" name="Picture"/>
+                          <pic:cNvPr id="743454508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35528,57 +35528,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="603091656" name="Picture">
+                  <wp:docPr id="1103054005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="603091656" name="Picture"/>
+                          <pic:cNvPr id="1103054005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35631,57 +35631,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1313309776" name="Picture">
+                  <wp:docPr id="565403123" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1313309776" name="Picture"/>
+                          <pic:cNvPr id="565403123" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37008,57 +37008,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1451287585" name="Picture">
+                  <wp:docPr id="1315108283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1451287585" name="Picture"/>
+                          <pic:cNvPr id="1315108283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38151,57 +38151,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1567316253" name="Picture">
+                        <wp:docPr id="1229726713" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1567316253" name="Picture"/>
+                                <pic:cNvPr id="1229726713" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39512,57 +39512,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="203100029" name="Picture">
+                  <wp:docPr id="274384966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="203100029" name="Picture"/>
+                          <pic:cNvPr id="274384966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39601,57 +39601,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="342479852" name="Picture">
+                  <wp:docPr id="1311443057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="342479852" name="Picture"/>
+                          <pic:cNvPr id="1311443057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40245,57 +40245,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="682545671" name="Picture">
+                  <wp:docPr id="853704284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="682545671" name="Picture"/>
+                          <pic:cNvPr id="853704284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41243,57 +41243,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="111956039" name="Picture">
+                  <wp:docPr id="1061491504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="111956039" name="Picture"/>
+                          <pic:cNvPr id="1061491504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41346,57 +41346,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1461446518" name="Picture">
+                  <wp:docPr id="2002265553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1461446518" name="Picture"/>
+                          <pic:cNvPr id="2002265553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42723,57 +42723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1653031280" name="Picture">
+                  <wp:docPr id="777123317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1653031280" name="Picture"/>
+                          <pic:cNvPr id="777123317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43866,57 +43866,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="957060019" name="Picture">
+                        <wp:docPr id="1801420247" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="957060019" name="Picture"/>
+                                <pic:cNvPr id="1801420247" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45137,57 +45137,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1492293074" name="Picture">
+                  <wp:docPr id="128104771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1492293074" name="Picture"/>
+                          <pic:cNvPr id="128104771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45217,57 +45217,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="387305771" name="Picture">
+                  <wp:docPr id="1091789475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="387305771" name="Picture"/>
+                          <pic:cNvPr id="1091789475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45696,57 +45696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="568172112" name="Picture">
+                  <wp:docPr id="485297115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="568172112" name="Picture"/>
+                          <pic:cNvPr id="485297115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47291,57 +47291,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="181382930" name="Picture">
+                  <wp:docPr id="1011614850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="181382930" name="Picture"/>
+                          <pic:cNvPr id="1011614850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47362,57 +47362,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871021545" name="Picture">
+                  <wp:docPr id="1712357330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871021545" name="Picture"/>
+                          <pic:cNvPr id="1712357330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47776,57 +47776,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2122882266" name="Picture">
+                  <wp:docPr id="316085016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2122882266" name="Picture"/>
+                          <pic:cNvPr id="316085016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>