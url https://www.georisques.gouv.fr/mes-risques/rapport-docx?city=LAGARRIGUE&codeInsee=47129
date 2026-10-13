--- v0 (2026-08-19)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1938522992" name="Picture">
+                  <wp:docPr id="964358485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1938522992" name="Picture"/>
+                          <pic:cNvPr id="964358485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21409670" name="Picture">
+                  <wp:docPr id="194759438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21409670" name="Picture"/>
+                          <pic:cNvPr id="194759438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="826503201" name="Picture">
+                        <wp:docPr id="410479215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="826503201" name="Picture"/>
+                                <pic:cNvPr id="410479215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1000355106" name="Picture">
+                  <wp:docPr id="827664865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1000355106" name="Picture"/>
+                          <pic:cNvPr id="827664865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2011515003" name="Picture">
+                  <wp:docPr id="718060696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2011515003" name="Picture"/>
+                          <pic:cNvPr id="718060696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1811328601" name="Picture">
+                  <wp:docPr id="465209896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1811328601" name="Picture"/>
+                          <pic:cNvPr id="465209896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1116951279" name="Picture">
+                  <wp:docPr id="588306701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1116951279" name="Picture"/>
+                          <pic:cNvPr id="588306701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2122642779" name="Picture">
+                  <wp:docPr id="337506529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2122642779" name="Picture"/>
+                          <pic:cNvPr id="337506529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2049280480" name="Picture">
+                        <wp:docPr id="13569439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2049280480" name="Picture"/>
+                                <pic:cNvPr id="13569439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="663428852" name="Picture">
+                        <wp:docPr id="2138509869" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="663428852" name="Picture"/>
+                                <pic:cNvPr id="2138509869" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="197165076" name="Picture">
+                        <wp:docPr id="1611415304" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="197165076" name="Picture"/>
+                                <pic:cNvPr id="1611415304" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1505037222" name="Picture">
+                        <wp:docPr id="370642938" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1505037222" name="Picture"/>
+                                <pic:cNvPr id="370642938" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="264902540" name="Picture">
+                        <wp:docPr id="1434859469" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="264902540" name="Picture"/>
+                                <pic:cNvPr id="1434859469" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="900730430" name="Picture">
+                        <wp:docPr id="1571594797" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="900730430" name="Picture"/>
+                                <pic:cNvPr id="1571594797" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="445824542" name="Picture">
+                        <wp:docPr id="127362515" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="445824542" name="Picture"/>
+                                <pic:cNvPr id="127362515" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="685518824" name="Picture">
+                        <wp:docPr id="169020978" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="685518824" name="Picture"/>
+                                <pic:cNvPr id="169020978" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="131199846" name="Picture">
+                        <wp:docPr id="1906639716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="131199846" name="Picture"/>
+                                <pic:cNvPr id="1906639716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="489009954" name="Picture">
+                        <wp:docPr id="286116819" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="489009954" name="Picture"/>
+                                <pic:cNvPr id="286116819" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1654704352" name="Picture">
+                        <wp:docPr id="196954667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1654704352" name="Picture"/>
+                                <pic:cNvPr id="196954667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1618513491" name="Picture">
+                        <wp:docPr id="175020980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1618513491" name="Picture"/>
+                                <pic:cNvPr id="175020980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1013689878" name="Picture">
+                        <wp:docPr id="1550820792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1013689878" name="Picture"/>
+                                <pic:cNvPr id="1550820792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="537560944" name="Picture">
+                        <wp:docPr id="1403678854" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="537560944" name="Picture"/>
+                                <pic:cNvPr id="1403678854" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1348152501" name="Picture">
+                        <wp:docPr id="797861023" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1348152501" name="Picture"/>
+                                <pic:cNvPr id="797861023" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1159461213" name="Picture">
+                  <wp:docPr id="2066532758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1159461213" name="Picture"/>
+                          <pic:cNvPr id="2066532758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="417430820" name="Picture">
+                  <wp:docPr id="237339253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="417430820" name="Picture"/>
+                          <pic:cNvPr id="237339253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="197922495" name="Picture">
+                  <wp:docPr id="1103397477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="197922495" name="Picture"/>
+                          <pic:cNvPr id="1103397477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="823532361" name="Picture">
+                  <wp:docPr id="660689873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="823532361" name="Picture"/>
+                          <pic:cNvPr id="660689873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761118596" name="Picture">
+                  <wp:docPr id="629543021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761118596" name="Picture"/>
+                          <pic:cNvPr id="629543021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100449141" name="Picture">
+                  <wp:docPr id="596786812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100449141" name="Picture"/>
+                          <pic:cNvPr id="596786812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1320421447" name="Picture">
+                        <wp:docPr id="1545509961" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1320421447" name="Picture"/>
+                                <pic:cNvPr id="1545509961" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18523,57 +18523,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="63165939" name="Picture">
+                        <wp:docPr id="351120196" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="63165939" name="Picture"/>
+                                <pic:cNvPr id="351120196" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19997,57 +19997,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309065859" name="Picture">
+                  <wp:docPr id="876725395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309065859" name="Picture"/>
+                          <pic:cNvPr id="876725395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20086,57 +20086,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670316055" name="Picture">
+                  <wp:docPr id="1143647649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670316055" name="Picture"/>
+                          <pic:cNvPr id="1143647649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20730,57 +20730,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="973407063" name="Picture">
+                  <wp:docPr id="1029999083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="973407063" name="Picture"/>
+                          <pic:cNvPr id="1029999083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21728,57 +21728,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="974248401" name="Picture">
+                  <wp:docPr id="1225864305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="974248401" name="Picture"/>
+                          <pic:cNvPr id="1225864305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21831,57 +21831,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835289362" name="Picture">
+                  <wp:docPr id="1087400487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835289362" name="Picture"/>
+                          <pic:cNvPr id="1087400487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23212,57 +23212,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1940865561" name="Picture">
+                  <wp:docPr id="207071907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1940865561" name="Picture"/>
+                          <pic:cNvPr id="207071907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24355,57 +24355,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="897858451" name="Picture">
+                        <wp:docPr id="2074849084" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="897858451" name="Picture"/>
+                                <pic:cNvPr id="2074849084" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25415,56 +25415,58 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="280"/>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="40"/>
         <w:gridCol w:w="300"/>
         <w:gridCol w:w="1300"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="2100"/>
-        <w:gridCol w:w="1000"/>
+        <w:gridCol w:w="700"/>
+        <w:gridCol w:w="300"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="200"/>
         <w:gridCol w:w="800"/>
         <w:gridCol w:w="220"/>
-        <w:gridCol w:w="980"/>
+        <w:gridCol w:w="100"/>
+        <w:gridCol w:w="880"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="320"/>
         <w:gridCol w:w="260"/>
         <w:gridCol w:w="1320"/>
         <w:gridCol w:w="940"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="40"/>
         <w:gridCol w:w="20"/>
         <w:gridCol w:w="220"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
               <w:pageBreakBefore/>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="JR_PAGE_ANCHOR_0_5"/>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
@@ -25663,50 +25665,68 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -25744,57 +25764,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1018300592" name="Picture">
+                  <wp:docPr id="899749313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1018300592" name="Picture"/>
+                          <pic:cNvPr id="899749313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25804,86 +25824,86 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1899891810" name="Picture">
+                  <wp:docPr id="285345650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1899891810" name="Picture"/>
+                          <pic:cNvPr id="285345650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25954,50 +25974,59 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -26051,60 +26080,69 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26313,50 +26351,68 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -26448,86 +26504,86 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="232173335" name="Picture">
+                  <wp:docPr id="642224464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="232173335" name="Picture"/>
+                          <pic:cNvPr id="642224464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26537,50 +26593,59 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="40" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="40" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -26672,51 +26737,51 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26778,50 +26843,59 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -27008,67 +27082,85 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="22"/>
+            <w:gridSpan w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000091"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -27284,76 +27376,94 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="22"/>
+            <w:gridSpan w:val="24"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="38"/>
                 <w:b w:val="true"/>
               </w:rPr>
               <w:t xml:space="preserve">Risque de mouvements de terrain sur Lagarrigue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -27447,89 +27557,98 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="10"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1207323490" name="Picture">
+                  <wp:docPr id="276088429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1207323490" name="Picture"/>
+                          <pic:cNvPr id="276088429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_4_14.jpg"/>
+                          <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -27578,57 +27697,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1981841729" name="Picture">
+                  <wp:docPr id="1023388218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1981841729" name="Picture"/>
+                          <pic:cNvPr id="1023388218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27674,51 +27793,60 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="10"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27814,51 +27942,60 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="10"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27954,51 +28091,60 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="10"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28094,51 +28240,60 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="10"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28261,51 +28416,60 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="10"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28320,101 +28484,101 @@
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="1960"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mouvements de terrain regroupent un ensemble de déplacements, plus ou moins brutaux, du sol ou du sous-sol.</w:t>
               <w:br/>
               <w:t xml:space="preserve">Les volumes en jeu peuvent aller de quelques mètres cubes à plusieurs millions de mètres cubes.</w:t>
               <w:br/>
               <w:t xml:space="preserve">Les déplacements peuvent être lents (quelques millimètres par an) à très rapides (quelques centaines de mètres par jour).</w:t>
               <w:br/>
               <w:t xml:space="preserve">Généralement, les mouvements de terrain mobilisant un volume important sont peu rapides. Ces phénomènes sont souvent très destructeurs, car les aménagements humains y sont très sensibles et les dommages aux biens sont considérables et souvent irréversibles.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="10"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28537,51 +28701,60 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="9"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="10"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28810,50 +28983,68 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="3580"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -28934,88 +29125,97 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="8"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1558515187" name="Picture">
+                  <wp:docPr id="1165515267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1558515187" name="Picture"/>
+                          <pic:cNvPr id="1165515267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_4_13.png"/>
+                          <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -29258,67 +29458,85 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="18"/>
+            <w:gridSpan w:val="20"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:b w:val="true"/>
               </w:rPr>
               <w:t xml:space="preserve">Informations détaillées :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
@@ -29581,50 +29799,68 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -29811,3402 +30047,50 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3350 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="1300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -33224,51 +30108,69 @@
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="11"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="0063CB"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="0063CB"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="0063CB"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="0063CB"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="80"/>
               <w:gridCol w:w="220"/>
               <w:gridCol w:w="80"/>
               <w:gridCol w:w="200"/>
               <w:gridCol w:w="20"/>
               <w:gridCol w:w="7760"/>
               <w:gridCol w:w="560"/>
@@ -33466,61 +30368,61 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1204196132" name="Picture">
+                        <wp:docPr id="353221733" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1204196132" name="Picture"/>
+                                <pic:cNvPr id="353221733" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="img_0_5_7_2.png"/>
+                                <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
@@ -33920,50 +30822,68 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -34087,684 +31007,1026 @@
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="11"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="16"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E5E5E5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="11"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="16"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:b w:val="true"/>
               </w:rPr>
               <w:t xml:space="preserve">1 Mouvements de terrain classés en catastrophe naturelle dans ma commune : </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="580"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="11"/>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="16"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Une CATNAT est une Catastrophe Naturelle, liée à un phénomène ou conjonction de phénomènes dont les effets sont particulièrement dommageables. Lorsqu'une catastrophe naturelle frappe un territoire, on dit que "le territoire est en état de catastrophe naturelle".</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Code NOR</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:b w:val="true"/>
               </w:rPr>
-              <w:t xml:space="preserve">Code NOR</w:t>
+              <w:t xml:space="preserve">Libellé</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:b w:val="true"/>
               </w:rPr>
-              <w:t xml:space="preserve">Libellé</w:t>
+              <w:t xml:space="preserve">Début le</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="16" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:b w:val="true"/>
               </w:rPr>
-              <w:t xml:space="preserve">Début le</w:t>
+              <w:t xml:space="preserve">Sur le journal officiel du</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="4"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:pStyle w:val="tableRow|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:b w:val="true"/>
+                <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sur le journal officiel du</w:t>
+              <w:t xml:space="preserve">INTE9900627A</w:t>
             </w:r>
-          </w:p>
-[...66 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="tableRow|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTE9900627A</w:t>
+              <w:t xml:space="preserve">Mouvement de Terrain</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="tableRow|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvement de Terrain</w:t>
+              <w:t xml:space="preserve">25/12/1999</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="tableRow|01"/>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">25/12/1999</w:t>
-[...24 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">30/12/1999</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="9440"/>
+          <w:trHeight w:hRule="exact" w:val="1600"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -34888,50 +32150,104 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:hRule="atLeast" w:val="220"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
@@ -34999,51 +32315,1610 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="380"/>
+        <w:gridCol w:w="1600"/>
+        <w:gridCol w:w="2800"/>
+        <w:gridCol w:w="2180"/>
+        <w:gridCol w:w="220"/>
+        <w:gridCol w:w="980"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="320"/>
+        <w:gridCol w:w="2580"/>
+        <w:gridCol w:w="20"/>
+        <w:gridCol w:w="1"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+              <w:pageBreakBefore/>
+            </w:pPr>
+            <w:bookmarkStart w:id="6" w:name="JR_PAGE_ANCHOR_0_6"/>
+            <w:bookmarkEnd w:id="6"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1016000" cy="876300"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1128426431" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1128426431" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_0_0.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="5000" b="0"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1016000" cy="876300"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1524000" cy="508000"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="1136867059" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1136867059" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_1_2.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="40000"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1524000" cy="508000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:color w:val="000091"/>
+                <w:sz w:val="16"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47190 Lagarrigue</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="40"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="540"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1524000" cy="368300"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="995443834" name="Picture">
+</wp:docPr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="995443834" name="Picture"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="img_0_1_4.png"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect l="0" t="0" r="0" b="24137"/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1524000" cy="368300"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect"/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="40"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="continue"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="10"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000091"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="10"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="38"/>
+                <w:b w:val="true"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risque de mouvements de terrain sur Lagarrigue</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="12900"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="220"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Style1"/>
+              <w:ind/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:ind/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -35400,57 +34275,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="865135895" name="Picture">
+                  <wp:docPr id="937546942" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="865135895" name="Picture"/>
+                          <pic:cNvPr id="937546942" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35489,57 +34364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086064626" name="Picture">
+                  <wp:docPr id="637939884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086064626" name="Picture"/>
+                          <pic:cNvPr id="637939884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36169,57 +35044,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107470655" name="Picture">
+                  <wp:docPr id="528075410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107470655" name="Picture"/>
+                          <pic:cNvPr id="528075410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37230,57 +36105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="144503604" name="Picture">
+                  <wp:docPr id="825147345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="144503604" name="Picture"/>
+                          <pic:cNvPr id="825147345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37333,57 +36208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="932013399" name="Picture">
+                  <wp:docPr id="358181871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="932013399" name="Picture"/>
+                          <pic:cNvPr id="358181871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38791,57 +37666,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="119609410" name="Picture">
+                  <wp:docPr id="574785949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="119609410" name="Picture"/>
+                          <pic:cNvPr id="574785949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39988,57 +38863,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2064306058" name="Picture">
+                        <wp:docPr id="325385801" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2064306058" name="Picture"/>
+                                <pic:cNvPr id="325385801" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42357,57 +41232,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2091215891" name="Picture">
+                  <wp:docPr id="221224075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2091215891" name="Picture"/>
+                          <pic:cNvPr id="221224075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42446,57 +41321,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1443936617" name="Picture">
+                  <wp:docPr id="822120249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1443936617" name="Picture"/>
+                          <pic:cNvPr id="822120249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43090,57 +41965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2068535998" name="Picture">
+                  <wp:docPr id="94546406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2068535998" name="Picture"/>
+                          <pic:cNvPr id="94546406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44088,57 +42963,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="199186123" name="Picture">
+                  <wp:docPr id="1572929222" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="199186123" name="Picture"/>
+                          <pic:cNvPr id="1572929222" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44191,57 +43066,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="84436596" name="Picture">
+                  <wp:docPr id="1244277793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="84436596" name="Picture"/>
+                          <pic:cNvPr id="1244277793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45568,57 +44443,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1589935924" name="Picture">
+                  <wp:docPr id="543265653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1589935924" name="Picture"/>
+                          <pic:cNvPr id="543265653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46711,57 +45586,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1901019917" name="Picture">
+                        <wp:docPr id="183264290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1901019917" name="Picture"/>
+                                <pic:cNvPr id="183264290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47932,57 +46807,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210747343" name="Picture">
+                  <wp:docPr id="641381425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210747343" name="Picture"/>
+                          <pic:cNvPr id="641381425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48003,57 +46878,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1487414377" name="Picture">
+                  <wp:docPr id="310168210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1487414377" name="Picture"/>
+                          <pic:cNvPr id="310168210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48417,57 +47292,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="480749431" name="Picture">
+                  <wp:docPr id="1483877281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="480749431" name="Picture"/>
+                          <pic:cNvPr id="1483877281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -49247,55 +48122,54 @@
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
  <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_10_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_1.png"/>
  <Relationship Id="img_0_1_10_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_3.png"/>
  <Relationship Id="img_0_1_10_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_2.png"/>
  <Relationship Id="img_0_2_15.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_15.jpg"/>
  <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_14.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.png"/>
  <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_2_13_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13_2.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
  <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13.jpg"/>
  <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
- <Relationship Id="img_0_4_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_14.jpg"/>
+ <Relationship Id="img_0_4_25.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_25.jpg"/>
  <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
- <Relationship Id="img_0_4_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_13.png"/>
+ <Relationship Id="img_0_4_24.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_24.png"/>
  <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
- <Relationship Id="img_0_5_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_5_7_2.png"/>
  <Relationship Id="img_0_6_29.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_29.jpg"/>
  <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
  <Relationship Id="img_0_6_28.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_28.png"/>
  <Relationship Id="img_0_6_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_12_2.png"/>
  <Relationship Id="img_0_7_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_14.jpg"/>
  <Relationship Id="img_0_7_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_7.png"/>
  <Relationship Id="img_0_7_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_13.png"/>
  <Relationship Id="img_0_7_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_12_2.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>