--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1996010348" name="Picture">
+                  <wp:docPr id="1430225375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1996010348" name="Picture"/>
+                          <pic:cNvPr id="1430225375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1685189303" name="Picture">
+                  <wp:docPr id="1718441457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1685189303" name="Picture"/>
+                          <pic:cNvPr id="1718441457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="71116515" name="Picture">
+                        <wp:docPr id="449753322" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="71116515" name="Picture"/>
+                                <pic:cNvPr id="449753322" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="806659907" name="Picture">
+                  <wp:docPr id="350559432" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="806659907" name="Picture"/>
+                          <pic:cNvPr id="350559432" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1550375832" name="Picture">
+                  <wp:docPr id="251755880" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1550375832" name="Picture"/>
+                          <pic:cNvPr id="251755880" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1514193368" name="Picture">
+                  <wp:docPr id="1298699727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1514193368" name="Picture"/>
+                          <pic:cNvPr id="1298699727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="545453332" name="Picture">
+                  <wp:docPr id="1803416559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="545453332" name="Picture"/>
+                          <pic:cNvPr id="1803416559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1898915910" name="Picture">
+                  <wp:docPr id="1932608087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1898915910" name="Picture"/>
+                          <pic:cNvPr id="1932608087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1177008983" name="Picture">
+                        <wp:docPr id="2041607095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1177008983" name="Picture"/>
+                                <pic:cNvPr id="2041607095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="419369684" name="Picture">
+                        <wp:docPr id="1373107637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="419369684" name="Picture"/>
+                                <pic:cNvPr id="1373107637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2083959940" name="Picture">
+                        <wp:docPr id="107527214" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2083959940" name="Picture"/>
+                                <pic:cNvPr id="107527214" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="484719947" name="Picture">
+                        <wp:docPr id="2116154843" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="484719947" name="Picture"/>
+                                <pic:cNvPr id="2116154843" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="838532298" name="Picture">
+                        <wp:docPr id="807008942" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="838532298" name="Picture"/>
+                                <pic:cNvPr id="807008942" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="807015724" name="Picture">
+                        <wp:docPr id="235086328" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="807015724" name="Picture"/>
+                                <pic:cNvPr id="235086328" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1374729375" name="Picture">
+                        <wp:docPr id="928955020" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1374729375" name="Picture"/>
+                                <pic:cNvPr id="928955020" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1308275495" name="Picture">
+                        <wp:docPr id="793480078" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1308275495" name="Picture"/>
+                                <pic:cNvPr id="793480078" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="108004771" name="Picture">
+                        <wp:docPr id="193149945" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="108004771" name="Picture"/>
+                                <pic:cNvPr id="193149945" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1122170525" name="Picture">
+                        <wp:docPr id="1368986985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1122170525" name="Picture"/>
+                                <pic:cNvPr id="1368986985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="687507514" name="Picture">
+                        <wp:docPr id="972521738" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="687507514" name="Picture"/>
+                                <pic:cNvPr id="972521738" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="486090045" name="Picture">
+                        <wp:docPr id="1364093723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="486090045" name="Picture"/>
+                                <pic:cNvPr id="1364093723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1970581401" name="Picture">
+                        <wp:docPr id="1907449409" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1970581401" name="Picture"/>
+                                <pic:cNvPr id="1907449409" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="712420958" name="Picture">
+                        <wp:docPr id="263294056" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="712420958" name="Picture"/>
+                                <pic:cNvPr id="263294056" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1518393035" name="Picture">
+                        <wp:docPr id="1755064363" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1518393035" name="Picture"/>
+                                <pic:cNvPr id="1755064363" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1357467827" name="Picture">
+                  <wp:docPr id="1833423323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1357467827" name="Picture"/>
+                          <pic:cNvPr id="1833423323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567052517" name="Picture">
+                  <wp:docPr id="882888933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567052517" name="Picture"/>
+                          <pic:cNvPr id="882888933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="965575993" name="Picture">
+                  <wp:docPr id="689942300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="965575993" name="Picture"/>
+                          <pic:cNvPr id="689942300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565244943" name="Picture">
+                  <wp:docPr id="1653870286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565244943" name="Picture"/>
+                          <pic:cNvPr id="1653870286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="220805333" name="Picture">
+                  <wp:docPr id="1056095568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="220805333" name="Picture"/>
+                          <pic:cNvPr id="1056095568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="838026176" name="Picture">
+                  <wp:docPr id="1308271925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="838026176" name="Picture"/>
+                          <pic:cNvPr id="1308271925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="258348158" name="Picture">
+                        <wp:docPr id="1612492364" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="258348158" name="Picture"/>
+                                <pic:cNvPr id="1612492364" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="288655583" name="Picture">
+                  <wp:docPr id="637823713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="288655583" name="Picture"/>
+                          <pic:cNvPr id="637823713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2104486899" name="Picture">
+                  <wp:docPr id="793306667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2104486899" name="Picture"/>
+                          <pic:cNvPr id="793306667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1117111748" name="Picture">
+                  <wp:docPr id="715342656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1117111748" name="Picture"/>
+                          <pic:cNvPr id="715342656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2003464750" name="Picture">
+                  <wp:docPr id="1173880058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2003464750" name="Picture"/>
+                          <pic:cNvPr id="1173880058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2010057044" name="Picture">
+                  <wp:docPr id="317257685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2010057044" name="Picture"/>
+                          <pic:cNvPr id="317257685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1422848192" name="Picture">
+                  <wp:docPr id="601529017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1422848192" name="Picture"/>
+                          <pic:cNvPr id="601529017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="268721562" name="Picture">
+                        <wp:docPr id="621335682" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="268721562" name="Picture"/>
+                                <pic:cNvPr id="621335682" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24739,57 +24739,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="862975914" name="Picture">
+                  <wp:docPr id="1391500744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="862975914" name="Picture"/>
+                          <pic:cNvPr id="1391500744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24828,57 +24828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1084446321" name="Picture">
+                  <wp:docPr id="1826603380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1084446321" name="Picture"/>
+                          <pic:cNvPr id="1826603380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25472,57 +25472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="402625588" name="Picture">
+                  <wp:docPr id="1384623788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="402625588" name="Picture"/>
+                          <pic:cNvPr id="1384623788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26470,57 +26470,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1391791684" name="Picture">
+                  <wp:docPr id="1837178964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1391791684" name="Picture"/>
+                          <pic:cNvPr id="1837178964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26573,57 +26573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="671009567" name="Picture">
+                  <wp:docPr id="203925875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="671009567" name="Picture"/>
+                          <pic:cNvPr id="203925875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27956,57 +27956,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511975903" name="Picture">
+                  <wp:docPr id="122609079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511975903" name="Picture"/>
+                          <pic:cNvPr id="122609079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29128,57 +29128,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="787155634" name="Picture">
+                        <wp:docPr id="305783068" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="787155634" name="Picture"/>
+                                <pic:cNvPr id="305783068" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30685,57 +30685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128085560" name="Picture">
+                  <wp:docPr id="1341216334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128085560" name="Picture"/>
+                          <pic:cNvPr id="1341216334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30765,57 +30765,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="810075528" name="Picture">
+                  <wp:docPr id="1562780360" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="810075528" name="Picture"/>
+                          <pic:cNvPr id="1562780360" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31310,57 +31310,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569139114" name="Picture">
+                  <wp:docPr id="1780452498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569139114" name="Picture"/>
+                          <pic:cNvPr id="1780452498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33326,57 +33326,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="17444801" name="Picture">
+                  <wp:docPr id="1591100641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="17444801" name="Picture"/>
+                          <pic:cNvPr id="1591100641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33415,57 +33415,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="234954227" name="Picture">
+                  <wp:docPr id="930501476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="234954227" name="Picture"/>
+                          <pic:cNvPr id="930501476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34095,57 +34095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="772386677" name="Picture">
+                  <wp:docPr id="678218952" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="772386677" name="Picture"/>
+                          <pic:cNvPr id="678218952" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35156,57 +35156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2015559487" name="Picture">
+                  <wp:docPr id="234635862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2015559487" name="Picture"/>
+                          <pic:cNvPr id="234635862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35259,57 +35259,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1081703940" name="Picture">
+                  <wp:docPr id="1965031655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1081703940" name="Picture"/>
+                          <pic:cNvPr id="1965031655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36717,57 +36717,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1894770878" name="Picture">
+                  <wp:docPr id="734310426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1894770878" name="Picture"/>
+                          <pic:cNvPr id="734310426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37914,57 +37914,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1465844882" name="Picture">
+                        <wp:docPr id="638021234" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1465844882" name="Picture"/>
+                                <pic:cNvPr id="638021234" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40283,57 +40283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1242180800" name="Picture">
+                  <wp:docPr id="1130711614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1242180800" name="Picture"/>
+                          <pic:cNvPr id="1130711614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40372,57 +40372,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1805400620" name="Picture">
+                  <wp:docPr id="451092573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1805400620" name="Picture"/>
+                          <pic:cNvPr id="451092573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41016,57 +41016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1154009177" name="Picture">
+                  <wp:docPr id="118143373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1154009177" name="Picture"/>
+                          <pic:cNvPr id="118143373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42014,57 +42014,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1543179692" name="Picture">
+                  <wp:docPr id="546562536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1543179692" name="Picture"/>
+                          <pic:cNvPr id="546562536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42117,57 +42117,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027449928" name="Picture">
+                  <wp:docPr id="172144553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027449928" name="Picture"/>
+                          <pic:cNvPr id="172144553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43494,57 +43494,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508539553" name="Picture">
+                  <wp:docPr id="1770191700" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508539553" name="Picture"/>
+                          <pic:cNvPr id="1770191700" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44637,57 +44637,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="939040828" name="Picture">
+                        <wp:docPr id="1457947658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="939040828" name="Picture"/>
+                                <pic:cNvPr id="1457947658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -45858,57 +45858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031658774" name="Picture">
+                  <wp:docPr id="683707865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031658774" name="Picture"/>
+                          <pic:cNvPr id="683707865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45929,57 +45929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412881557" name="Picture">
+                  <wp:docPr id="1232223637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412881557" name="Picture"/>
+                          <pic:cNvPr id="1232223637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46343,57 +46343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866145112" name="Picture">
+                  <wp:docPr id="983222337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866145112" name="Picture"/>
+                          <pic:cNvPr id="983222337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>