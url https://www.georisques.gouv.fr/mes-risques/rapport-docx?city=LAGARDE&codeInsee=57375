--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1372039354" name="Picture">
+                  <wp:docPr id="315356608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1372039354" name="Picture"/>
+                          <pic:cNvPr id="315356608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="846861109" name="Picture">
+                  <wp:docPr id="321572703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="846861109" name="Picture"/>
+                          <pic:cNvPr id="321572703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1300851902" name="Picture">
+                        <wp:docPr id="837660970" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1300851902" name="Picture"/>
+                                <pic:cNvPr id="837660970" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599075813" name="Picture">
+                  <wp:docPr id="808760030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599075813" name="Picture"/>
+                          <pic:cNvPr id="808760030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955306759" name="Picture">
+                  <wp:docPr id="291199146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955306759" name="Picture"/>
+                          <pic:cNvPr id="291199146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="191272507" name="Picture">
+                  <wp:docPr id="1472310551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="191272507" name="Picture"/>
+                          <pic:cNvPr id="1472310551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="463744333" name="Picture">
+                  <wp:docPr id="635487105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="463744333" name="Picture"/>
+                          <pic:cNvPr id="635487105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="870567737" name="Picture">
+                  <wp:docPr id="1936680268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="870567737" name="Picture"/>
+                          <pic:cNvPr id="1936680268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1280987471" name="Picture">
+                        <wp:docPr id="1805548680" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1280987471" name="Picture"/>
+                                <pic:cNvPr id="1805548680" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="710486628" name="Picture">
+                        <wp:docPr id="1908511057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="710486628" name="Picture"/>
+                                <pic:cNvPr id="1908511057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="905684306" name="Picture">
+                        <wp:docPr id="495833580" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="905684306" name="Picture"/>
+                                <pic:cNvPr id="495833580" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1868819025" name="Picture">
+                        <wp:docPr id="1485820410" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1868819025" name="Picture"/>
+                                <pic:cNvPr id="1485820410" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1879745967" name="Picture">
+                        <wp:docPr id="172129237" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1879745967" name="Picture"/>
+                                <pic:cNvPr id="172129237" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="772189329" name="Picture">
+                        <wp:docPr id="685065023" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="772189329" name="Picture"/>
+                                <pic:cNvPr id="685065023" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1080321102" name="Picture">
+                        <wp:docPr id="851929921" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1080321102" name="Picture"/>
+                                <pic:cNvPr id="851929921" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="14806746" name="Picture">
+                        <wp:docPr id="1017505525" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="14806746" name="Picture"/>
+                                <pic:cNvPr id="1017505525" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1813508957" name="Picture">
+                        <wp:docPr id="1075695602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1813508957" name="Picture"/>
+                                <pic:cNvPr id="1075695602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="321366870" name="Picture">
+                        <wp:docPr id="36079180" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="321366870" name="Picture"/>
+                                <pic:cNvPr id="36079180" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="829142936" name="Picture">
+                        <wp:docPr id="665228434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="829142936" name="Picture"/>
+                                <pic:cNvPr id="665228434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2071862555" name="Picture">
+                        <wp:docPr id="179217553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2071862555" name="Picture"/>
+                                <pic:cNvPr id="179217553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1114356818" name="Picture">
+                        <wp:docPr id="365780358" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1114356818" name="Picture"/>
+                                <pic:cNvPr id="365780358" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1687491761" name="Picture">
+                        <wp:docPr id="1488290104" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1687491761" name="Picture"/>
+                                <pic:cNvPr id="1488290104" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="479823134" name="Picture">
+                        <wp:docPr id="1335582963" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="479823134" name="Picture"/>
+                                <pic:cNvPr id="1335582963" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="708735284" name="Picture">
+                  <wp:docPr id="1271435515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="708735284" name="Picture"/>
+                          <pic:cNvPr id="1271435515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="636758564" name="Picture">
+                  <wp:docPr id="1983250334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="636758564" name="Picture"/>
+                          <pic:cNvPr id="1983250334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1353452942" name="Picture">
+                  <wp:docPr id="1975633194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1353452942" name="Picture"/>
+                          <pic:cNvPr id="1975633194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1024882547" name="Picture">
+                  <wp:docPr id="1815378003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1024882547" name="Picture"/>
+                          <pic:cNvPr id="1815378003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1333877871" name="Picture">
+                  <wp:docPr id="1450254052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1333877871" name="Picture"/>
+                          <pic:cNvPr id="1450254052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1314691583" name="Picture">
+                  <wp:docPr id="1435309729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1314691583" name="Picture"/>
+                          <pic:cNvPr id="1435309729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1026016814" name="Picture">
+                        <wp:docPr id="1203843438" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1026016814" name="Picture"/>
+                                <pic:cNvPr id="1203843438" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="813146457" name="Picture">
+                        <wp:docPr id="1698574085" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="813146457" name="Picture"/>
+                                <pic:cNvPr id="1698574085" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659040833" name="Picture">
+                  <wp:docPr id="1300727787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659040833" name="Picture"/>
+                          <pic:cNvPr id="1300727787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1779057798" name="Picture">
+                  <wp:docPr id="249826556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1779057798" name="Picture"/>
+                          <pic:cNvPr id="249826556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1736072695" name="Picture">
+                  <wp:docPr id="439770146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1736072695" name="Picture"/>
+                          <pic:cNvPr id="439770146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209049549" name="Picture">
+                  <wp:docPr id="2134504980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209049549" name="Picture"/>
+                          <pic:cNvPr id="2134504980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1775668648" name="Picture">
+                  <wp:docPr id="889180228" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1775668648" name="Picture"/>
+                          <pic:cNvPr id="889180228" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2114477747" name="Picture">
+                  <wp:docPr id="1445092818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2114477747" name="Picture"/>
+                          <pic:cNvPr id="1445092818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1959199024" name="Picture">
+                        <wp:docPr id="1831222323" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1959199024" name="Picture"/>
+                                <pic:cNvPr id="1831222323" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26119,57 +26119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138988244" name="Picture">
+                  <wp:docPr id="41589304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138988244" name="Picture"/>
+                          <pic:cNvPr id="41589304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26208,57 +26208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1929910337" name="Picture">
+                  <wp:docPr id="942586679" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1929910337" name="Picture"/>
+                          <pic:cNvPr id="942586679" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26888,57 +26888,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1156597594" name="Picture">
+                  <wp:docPr id="660890110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1156597594" name="Picture"/>
+                          <pic:cNvPr id="660890110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27949,57 +27949,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359796208" name="Picture">
+                  <wp:docPr id="1547852697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359796208" name="Picture"/>
+                          <pic:cNvPr id="1547852697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28052,57 +28052,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="788774827" name="Picture">
+                  <wp:docPr id="1653864093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="788774827" name="Picture"/>
+                          <pic:cNvPr id="1653864093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29510,57 +29510,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607265069" name="Picture">
+                  <wp:docPr id="646779666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607265069" name="Picture"/>
+                          <pic:cNvPr id="646779666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30707,57 +30707,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1965526457" name="Picture">
+                        <wp:docPr id="1902550701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1965526457" name="Picture"/>
+                                <pic:cNvPr id="1902550701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32877,57 +32877,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="657254819" name="Picture">
+                  <wp:docPr id="1576700569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="657254819" name="Picture"/>
+                          <pic:cNvPr id="1576700569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32966,57 +32966,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2046268102" name="Picture">
+                  <wp:docPr id="2046731777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2046268102" name="Picture"/>
+                          <pic:cNvPr id="2046731777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33610,57 +33610,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="821334532" name="Picture">
+                  <wp:docPr id="1017699429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="821334532" name="Picture"/>
+                          <pic:cNvPr id="1017699429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34608,57 +34608,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149014164" name="Picture">
+                  <wp:docPr id="1831795815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149014164" name="Picture"/>
+                          <pic:cNvPr id="1831795815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34711,57 +34711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1719805541" name="Picture">
+                  <wp:docPr id="1441661124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1719805541" name="Picture"/>
+                          <pic:cNvPr id="1441661124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36088,57 +36088,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="284871651" name="Picture">
+                  <wp:docPr id="1863314683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="284871651" name="Picture"/>
+                          <pic:cNvPr id="1863314683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37231,57 +37231,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1855937973" name="Picture">
+                        <wp:docPr id="396495243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1855937973" name="Picture"/>
+                                <pic:cNvPr id="396495243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38599,57 +38599,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1611388311" name="Picture">
+                  <wp:docPr id="60056446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1611388311" name="Picture"/>
+                          <pic:cNvPr id="60056446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38688,57 +38688,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1953320662" name="Picture">
+                  <wp:docPr id="75353302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1953320662" name="Picture"/>
+                          <pic:cNvPr id="75353302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39320,57 +39320,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1038751883" name="Picture">
+                  <wp:docPr id="1372580926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1038751883" name="Picture"/>
+                          <pic:cNvPr id="1372580926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40264,57 +40264,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497176" name="Picture">
+                  <wp:docPr id="1613229170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497176" name="Picture"/>
+                          <pic:cNvPr id="1613229170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40376,57 +40376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562087928" name="Picture">
+                  <wp:docPr id="2128533551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562087928" name="Picture"/>
+                          <pic:cNvPr id="2128533551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42035,57 +42035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1073227671" name="Picture">
+                  <wp:docPr id="1345316921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1073227671" name="Picture"/>
+                          <pic:cNvPr id="1345316921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43214,57 +43214,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="358996506" name="Picture">
+                  <wp:docPr id="1376576788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="358996506" name="Picture"/>
+                          <pic:cNvPr id="1376576788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43294,57 +43294,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421233147" name="Picture">
+                  <wp:docPr id="945812245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421233147" name="Picture"/>
+                          <pic:cNvPr id="945812245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43782,57 +43782,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="659756795" name="Picture">
+                  <wp:docPr id="437333096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="659756795" name="Picture"/>
+                          <pic:cNvPr id="437333096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>