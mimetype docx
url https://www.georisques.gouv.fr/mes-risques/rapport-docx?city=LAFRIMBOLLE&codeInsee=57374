--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1075351629" name="Picture">
+                  <wp:docPr id="556933622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1075351629" name="Picture"/>
+                          <pic:cNvPr id="556933622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1436496133" name="Picture">
+                  <wp:docPr id="233404629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1436496133" name="Picture"/>
+                          <pic:cNvPr id="233404629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="635307973" name="Picture">
+                        <wp:docPr id="490471707" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="635307973" name="Picture"/>
+                                <pic:cNvPr id="490471707" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="161091385" name="Picture">
+                  <wp:docPr id="999849940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="161091385" name="Picture"/>
+                          <pic:cNvPr id="999849940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="675299156" name="Picture">
+                  <wp:docPr id="1759334535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="675299156" name="Picture"/>
+                          <pic:cNvPr id="1759334535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523099482" name="Picture">
+                  <wp:docPr id="1001911200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523099482" name="Picture"/>
+                          <pic:cNvPr id="1001911200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="577325093" name="Picture">
+                  <wp:docPr id="1412412701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="577325093" name="Picture"/>
+                          <pic:cNvPr id="1412412701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="840120063" name="Picture">
+                  <wp:docPr id="752560166" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="840120063" name="Picture"/>
+                          <pic:cNvPr id="752560166" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1174952476" name="Picture">
+                        <wp:docPr id="988481795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1174952476" name="Picture"/>
+                                <pic:cNvPr id="988481795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="247214553" name="Picture">
+                        <wp:docPr id="1432498432" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="247214553" name="Picture"/>
+                                <pic:cNvPr id="1432498432" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="820601784" name="Picture">
+                        <wp:docPr id="1229097884" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="820601784" name="Picture"/>
+                                <pic:cNvPr id="1229097884" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1614361319" name="Picture">
+                        <wp:docPr id="664129514" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1614361319" name="Picture"/>
+                                <pic:cNvPr id="664129514" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2085545452" name="Picture">
+                        <wp:docPr id="2032341946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2085545452" name="Picture"/>
+                                <pic:cNvPr id="2032341946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2104538906" name="Picture">
+                        <wp:docPr id="1710187654" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2104538906" name="Picture"/>
+                                <pic:cNvPr id="1710187654" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1350193920" name="Picture">
+                        <wp:docPr id="942361965" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1350193920" name="Picture"/>
+                                <pic:cNvPr id="942361965" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="646725561" name="Picture">
+                        <wp:docPr id="812029243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="646725561" name="Picture"/>
+                                <pic:cNvPr id="812029243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1186855782" name="Picture">
+                        <wp:docPr id="586573228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1186855782" name="Picture"/>
+                                <pic:cNvPr id="586573228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1319035946" name="Picture">
+                        <wp:docPr id="1821637943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1319035946" name="Picture"/>
+                                <pic:cNvPr id="1821637943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1291678716" name="Picture">
+                        <wp:docPr id="458233178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1291678716" name="Picture"/>
+                                <pic:cNvPr id="458233178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1518787511" name="Picture">
+                        <wp:docPr id="1716561184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1518787511" name="Picture"/>
+                                <pic:cNvPr id="1716561184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1628018477" name="Picture">
+                        <wp:docPr id="648408872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1628018477" name="Picture"/>
+                                <pic:cNvPr id="648408872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1888477571" name="Picture">
+                        <wp:docPr id="1964206167" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1888477571" name="Picture"/>
+                                <pic:cNvPr id="1964206167" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1618911578" name="Picture">
+                        <wp:docPr id="343540317" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1618911578" name="Picture"/>
+                                <pic:cNvPr id="343540317" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1955003111" name="Picture">
+                  <wp:docPr id="238434444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1955003111" name="Picture"/>
+                          <pic:cNvPr id="238434444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094584285" name="Picture">
+                  <wp:docPr id="76563126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094584285" name="Picture"/>
+                          <pic:cNvPr id="76563126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="289705500" name="Picture">
+                  <wp:docPr id="358510241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="289705500" name="Picture"/>
+                          <pic:cNvPr id="358510241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1764306863" name="Picture">
+                  <wp:docPr id="2035163833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1764306863" name="Picture"/>
+                          <pic:cNvPr id="2035163833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615725220" name="Picture">
+                  <wp:docPr id="1599661446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615725220" name="Picture"/>
+                          <pic:cNvPr id="1599661446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331321695" name="Picture">
+                  <wp:docPr id="1059805052" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331321695" name="Picture"/>
+                          <pic:cNvPr id="1059805052" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="530187986" name="Picture">
+                        <wp:docPr id="1703887589" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="530187986" name="Picture"/>
+                                <pic:cNvPr id="1703887589" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1730999536" name="Picture">
+                        <wp:docPr id="1015237851" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1730999536" name="Picture"/>
+                                <pic:cNvPr id="1015237851" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20150,57 +20150,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628990078" name="Picture">
+                  <wp:docPr id="750829273" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628990078" name="Picture"/>
+                          <pic:cNvPr id="750829273" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20239,57 +20239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="746897083" name="Picture">
+                  <wp:docPr id="1817279009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="746897083" name="Picture"/>
+                          <pic:cNvPr id="1817279009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20883,57 +20883,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="747586735" name="Picture">
+                  <wp:docPr id="1242699492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="747586735" name="Picture"/>
+                          <pic:cNvPr id="1242699492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21881,57 +21881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503297310" name="Picture">
+                  <wp:docPr id="469596969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503297310" name="Picture"/>
+                          <pic:cNvPr id="469596969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21984,57 +21984,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724556439" name="Picture">
+                  <wp:docPr id="152485224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724556439" name="Picture"/>
+                          <pic:cNvPr id="152485224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23365,57 +23365,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2040482050" name="Picture">
+                  <wp:docPr id="476155354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2040482050" name="Picture"/>
+                          <pic:cNvPr id="476155354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24527,57 +24527,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="538197289" name="Picture">
+                        <wp:docPr id="690769624" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="538197289" name="Picture"/>
+                                <pic:cNvPr id="690769624" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25502,57 +25502,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2146623299" name="Picture">
+                        <wp:docPr id="2060287580" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2146623299" name="Picture"/>
+                                <pic:cNvPr id="2060287580" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26921,57 +26921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1280600326" name="Picture">
+                  <wp:docPr id="486021482" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1280600326" name="Picture"/>
+                          <pic:cNvPr id="486021482" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27010,57 +27010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635992204" name="Picture">
+                  <wp:docPr id="5818977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635992204" name="Picture"/>
+                          <pic:cNvPr id="5818977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27699,57 +27699,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726127189" name="Picture">
+                  <wp:docPr id="2027761250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726127189" name="Picture"/>
+                          <pic:cNvPr id="2027761250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28787,57 +28787,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2033685034" name="Picture">
+                  <wp:docPr id="394875871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2033685034" name="Picture"/>
+                          <pic:cNvPr id="394875871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28890,57 +28890,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="560024513" name="Picture">
+                  <wp:docPr id="56431460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="560024513" name="Picture"/>
+                          <pic:cNvPr id="56431460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30363,57 +30363,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1874286109" name="Picture">
+                  <wp:docPr id="1568751083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1874286109" name="Picture"/>
+                          <pic:cNvPr id="1568751083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33079,57 +33079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="925341760" name="Picture">
+                  <wp:docPr id="890798955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="925341760" name="Picture"/>
+                          <pic:cNvPr id="890798955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33168,57 +33168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1660233479" name="Picture">
+                  <wp:docPr id="1629658694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1660233479" name="Picture"/>
+                          <pic:cNvPr id="1629658694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33812,57 +33812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1060162655" name="Picture">
+                  <wp:docPr id="826676685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1060162655" name="Picture"/>
+                          <pic:cNvPr id="826676685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34810,57 +34810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="326304213" name="Picture">
+                  <wp:docPr id="1688717163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="326304213" name="Picture"/>
+                          <pic:cNvPr id="1688717163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34913,57 +34913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="182216818" name="Picture">
+                  <wp:docPr id="1363148771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="182216818" name="Picture"/>
+                          <pic:cNvPr id="1363148771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36290,57 +36290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="696416698" name="Picture">
+                  <wp:docPr id="1809609101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="696416698" name="Picture"/>
+                          <pic:cNvPr id="1809609101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37433,57 +37433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="850938289" name="Picture">
+                        <wp:docPr id="1507995598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="850938289" name="Picture"/>
+                                <pic:cNvPr id="1507995598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38794,57 +38794,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147700213" name="Picture">
+                  <wp:docPr id="1362783590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147700213" name="Picture"/>
+                          <pic:cNvPr id="1362783590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38883,57 +38883,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1753292791" name="Picture">
+                  <wp:docPr id="100684152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1753292791" name="Picture"/>
+                          <pic:cNvPr id="100684152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39527,57 +39527,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2059527839" name="Picture">
+                  <wp:docPr id="1948543703" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2059527839" name="Picture"/>
+                          <pic:cNvPr id="1948543703" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40525,57 +40525,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446556252" name="Picture">
+                  <wp:docPr id="1417568974" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446556252" name="Picture"/>
+                          <pic:cNvPr id="1417568974" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40628,57 +40628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429430603" name="Picture">
+                  <wp:docPr id="234397610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429430603" name="Picture"/>
+                          <pic:cNvPr id="234397610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42005,57 +42005,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="493606954" name="Picture">
+                  <wp:docPr id="990992708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="493606954" name="Picture"/>
+                          <pic:cNvPr id="990992708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43148,57 +43148,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1890188557" name="Picture">
+                        <wp:docPr id="1578986282" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1890188557" name="Picture"/>
+                                <pic:cNvPr id="1578986282" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44419,57 +44419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="645032549" name="Picture">
+                  <wp:docPr id="2133755886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="645032549" name="Picture"/>
+                          <pic:cNvPr id="2133755886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44499,57 +44499,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1913512396" name="Picture">
+                  <wp:docPr id="1954811465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1913512396" name="Picture"/>
+                          <pic:cNvPr id="1954811465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44978,57 +44978,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1878816916" name="Picture">
+                  <wp:docPr id="1103553749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1878816916" name="Picture"/>
+                          <pic:cNvPr id="1103553749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46573,57 +46573,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="819011248" name="Picture">
+                  <wp:docPr id="780712879" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="819011248" name="Picture"/>
+                          <pic:cNvPr id="780712879" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46644,57 +46644,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="760191719" name="Picture">
+                  <wp:docPr id="2057969265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="760191719" name="Picture"/>
+                          <pic:cNvPr id="2057969265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47058,57 +47058,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="561737474" name="Picture">
+                  <wp:docPr id="213695933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="561737474" name="Picture"/>
+                          <pic:cNvPr id="213695933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>