--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607219721" name="Picture">
+                  <wp:docPr id="1286806484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607219721" name="Picture"/>
+                          <pic:cNvPr id="1286806484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896365394" name="Picture">
+                  <wp:docPr id="449040270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896365394" name="Picture"/>
+                          <pic:cNvPr id="449040270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1001877505" name="Picture">
+                        <wp:docPr id="1241632336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1001877505" name="Picture"/>
+                                <pic:cNvPr id="1241632336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935157758" name="Picture">
+                  <wp:docPr id="1054889506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935157758" name="Picture"/>
+                          <pic:cNvPr id="1054889506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="728384270" name="Picture">
+                  <wp:docPr id="617885042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="728384270" name="Picture"/>
+                          <pic:cNvPr id="617885042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="70182015" name="Picture">
+                  <wp:docPr id="1730447491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="70182015" name="Picture"/>
+                          <pic:cNvPr id="1730447491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="82568704" name="Picture">
+                  <wp:docPr id="1126015298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="82568704" name="Picture"/>
+                          <pic:cNvPr id="1126015298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1014890675" name="Picture">
+                  <wp:docPr id="139383714" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1014890675" name="Picture"/>
+                          <pic:cNvPr id="139383714" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1826946023" name="Picture">
+                        <wp:docPr id="591916945" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1826946023" name="Picture"/>
+                                <pic:cNvPr id="591916945" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1687431536" name="Picture">
+                        <wp:docPr id="712235115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1687431536" name="Picture"/>
+                                <pic:cNvPr id="712235115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="934953436" name="Picture">
+                        <wp:docPr id="2016520208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="934953436" name="Picture"/>
+                                <pic:cNvPr id="2016520208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1810507113" name="Picture">
+                        <wp:docPr id="682946959" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1810507113" name="Picture"/>
+                                <pic:cNvPr id="682946959" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="409299580" name="Picture">
+                        <wp:docPr id="234525130" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="409299580" name="Picture"/>
+                                <pic:cNvPr id="234525130" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="900321471" name="Picture">
+                        <wp:docPr id="828768025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="900321471" name="Picture"/>
+                                <pic:cNvPr id="828768025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1758442614" name="Picture">
+                        <wp:docPr id="536385158" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1758442614" name="Picture"/>
+                                <pic:cNvPr id="536385158" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1235592831" name="Picture">
+                        <wp:docPr id="88406974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1235592831" name="Picture"/>
+                                <pic:cNvPr id="88406974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1321762851" name="Picture">
+                        <wp:docPr id="1825528317" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1321762851" name="Picture"/>
+                                <pic:cNvPr id="1825528317" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1892257535" name="Picture">
+                        <wp:docPr id="1515303637" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1892257535" name="Picture"/>
+                                <pic:cNvPr id="1515303637" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1005559234" name="Picture">
+                        <wp:docPr id="1777115445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1005559234" name="Picture"/>
+                                <pic:cNvPr id="1777115445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="514339210" name="Picture">
+                        <wp:docPr id="37929059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="514339210" name="Picture"/>
+                                <pic:cNvPr id="37929059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="281522890" name="Picture">
+                        <wp:docPr id="1387659480" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="281522890" name="Picture"/>
+                                <pic:cNvPr id="1387659480" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="711430923" name="Picture">
+                        <wp:docPr id="1723729663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="711430923" name="Picture"/>
+                                <pic:cNvPr id="1723729663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1046392272" name="Picture">
+                        <wp:docPr id="905705492" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1046392272" name="Picture"/>
+                                <pic:cNvPr id="905705492" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="500944093" name="Picture">
+                  <wp:docPr id="137855474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="500944093" name="Picture"/>
+                          <pic:cNvPr id="137855474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="987474671" name="Picture">
+                  <wp:docPr id="366568417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="987474671" name="Picture"/>
+                          <pic:cNvPr id="366568417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2068544256" name="Picture">
+                  <wp:docPr id="833044334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2068544256" name="Picture"/>
+                          <pic:cNvPr id="833044334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703717362" name="Picture">
+                  <wp:docPr id="757558610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703717362" name="Picture"/>
+                          <pic:cNvPr id="757558610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399379896" name="Picture">
+                  <wp:docPr id="2073043955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399379896" name="Picture"/>
+                          <pic:cNvPr id="2073043955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="154892916" name="Picture">
+                  <wp:docPr id="380471202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="154892916" name="Picture"/>
+                          <pic:cNvPr id="380471202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="911165024" name="Picture">
+                        <wp:docPr id="1194997384" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="911165024" name="Picture"/>
+                                <pic:cNvPr id="1194997384" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894972948" name="Picture">
+                  <wp:docPr id="1829895816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894972948" name="Picture"/>
+                          <pic:cNvPr id="1829895816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2038220143" name="Picture">
+                  <wp:docPr id="192929543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2038220143" name="Picture"/>
+                          <pic:cNvPr id="192929543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894230630" name="Picture">
+                  <wp:docPr id="501692054" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894230630" name="Picture"/>
+                          <pic:cNvPr id="501692054" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1010394621" name="Picture">
+                  <wp:docPr id="1185673373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1010394621" name="Picture"/>
+                          <pic:cNvPr id="1185673373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759386640" name="Picture">
+                  <wp:docPr id="89659061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759386640" name="Picture"/>
+                          <pic:cNvPr id="89659061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1891438986" name="Picture">
+                  <wp:docPr id="1641926155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1891438986" name="Picture"/>
+                          <pic:cNvPr id="1641926155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1314323323" name="Picture">
+                        <wp:docPr id="781611864" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1314323323" name="Picture"/>
+                                <pic:cNvPr id="781611864" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="233918713" name="Picture">
+                  <wp:docPr id="822596046" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="233918713" name="Picture"/>
+                          <pic:cNvPr id="822596046" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="365996390" name="Picture">
+                  <wp:docPr id="517671950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="365996390" name="Picture"/>
+                          <pic:cNvPr id="517671950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359327272" name="Picture">
+                  <wp:docPr id="559799579" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359327272" name="Picture"/>
+                          <pic:cNvPr id="559799579" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="283100178" name="Picture">
+                  <wp:docPr id="1204100752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="283100178" name="Picture"/>
+                          <pic:cNvPr id="1204100752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1456571759" name="Picture">
+                  <wp:docPr id="1188782727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1456571759" name="Picture"/>
+                          <pic:cNvPr id="1188782727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467257115" name="Picture">
+                  <wp:docPr id="770823268" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467257115" name="Picture"/>
+                          <pic:cNvPr id="770823268" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30957,57 +30957,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="319152079" name="Picture">
+                  <wp:docPr id="861749114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="319152079" name="Picture"/>
+                          <pic:cNvPr id="861749114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31046,57 +31046,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1619683581" name="Picture">
+                  <wp:docPr id="279744385" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1619683581" name="Picture"/>
+                          <pic:cNvPr id="279744385" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31690,57 +31690,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1226073919" name="Picture">
+                  <wp:docPr id="981857007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1226073919" name="Picture"/>
+                          <pic:cNvPr id="981857007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32688,57 +32688,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="75893643" name="Picture">
+                  <wp:docPr id="1044350631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="75893643" name="Picture"/>
+                          <pic:cNvPr id="1044350631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32791,57 +32791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328356282" name="Picture">
+                  <wp:docPr id="2117365537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328356282" name="Picture"/>
+                          <pic:cNvPr id="2117365537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34168,57 +34168,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339973985" name="Picture">
+                  <wp:docPr id="1114375540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339973985" name="Picture"/>
+                          <pic:cNvPr id="1114375540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35311,57 +35311,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1515485540" name="Picture">
+                        <wp:docPr id="1557807526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1515485540" name="Picture"/>
+                                <pic:cNvPr id="1557807526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36672,57 +36672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1378096592" name="Picture">
+                  <wp:docPr id="2126493932" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1378096592" name="Picture"/>
+                          <pic:cNvPr id="2126493932" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36761,57 +36761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="802817997" name="Picture">
+                  <wp:docPr id="442267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="802817997" name="Picture"/>
+                          <pic:cNvPr id="442267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37405,57 +37405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084613346" name="Picture">
+                  <wp:docPr id="797872986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084613346" name="Picture"/>
+                          <pic:cNvPr id="797872986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38403,57 +38403,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193388544" name="Picture">
+                  <wp:docPr id="1424016647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193388544" name="Picture"/>
+                          <pic:cNvPr id="1424016647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38506,57 +38506,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1320108439" name="Picture">
+                  <wp:docPr id="862472325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1320108439" name="Picture"/>
+                          <pic:cNvPr id="862472325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39883,57 +39883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1315928360" name="Picture">
+                  <wp:docPr id="2092933825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1315928360" name="Picture"/>
+                          <pic:cNvPr id="2092933825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41026,57 +41026,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1582824558" name="Picture">
+                        <wp:docPr id="1611282629" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1582824558" name="Picture"/>
+                                <pic:cNvPr id="1611282629" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42297,57 +42297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1911651152" name="Picture">
+                  <wp:docPr id="1453397673" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1911651152" name="Picture"/>
+                          <pic:cNvPr id="1453397673" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42377,57 +42377,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886875538" name="Picture">
+                  <wp:docPr id="1667925207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886875538" name="Picture"/>
+                          <pic:cNvPr id="1667925207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42856,57 +42856,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="960427696" name="Picture">
+                  <wp:docPr id="162556122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="960427696" name="Picture"/>
+                          <pic:cNvPr id="162556122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44494,57 +44494,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="592147378" name="Picture">
+                  <wp:docPr id="47805606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="592147378" name="Picture"/>
+                          <pic:cNvPr id="47805606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44574,57 +44574,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1578543145" name="Picture">
+                  <wp:docPr id="1283992558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1578543145" name="Picture"/>
+                          <pic:cNvPr id="1283992558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45053,57 +45053,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1108871354" name="Picture">
+                  <wp:docPr id="1790599299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1108871354" name="Picture"/>
+                          <pic:cNvPr id="1790599299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46648,57 +46648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1450656034" name="Picture">
+                  <wp:docPr id="1554672466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1450656034" name="Picture"/>
+                          <pic:cNvPr id="1554672466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46719,57 +46719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1036778533" name="Picture">
+                  <wp:docPr id="1374747762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1036778533" name="Picture"/>
+                          <pic:cNvPr id="1374747762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47133,57 +47133,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1066692350" name="Picture">
+                  <wp:docPr id="1761030327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1066692350" name="Picture"/>
+                          <pic:cNvPr id="1761030327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>